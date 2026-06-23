--- v0 (2026-02-28)
+++ v1 (2026-06-23)
@@ -24,94 +24,87 @@
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
         <bgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -149,52 +142,52 @@
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="kaspi_search" displayName="kaspi_search" ref="A1:G4" headerRowCount="1">
-  <autoFilter ref="A1:G4"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="kaspi_search" displayName="kaspi_search" ref="A1:G3" headerRowCount="1">
+  <autoFilter ref="A1:G3"/>
   <tableColumns count="7">
     <tableColumn id="1" name="keyword"/>
     <tableColumn id="2" name="search_url"/>
     <tableColumn id="3" name="position"/>
     <tableColumn id="4" name="product_name"/>
     <tableColumn id="5" name="product_url"/>
     <tableColumn id="6" name="product_code"/>
     <tableColumn id="7" name="status"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -456,51 +449,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>keyword</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>search_url</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>position</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -517,136 +510,101 @@
           <t>product_code</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>снуп</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/search/?text=%D1%81%D0%BD%D1%83%D0%BF&amp;q=%3AavailableInZones%3AMagnum_ZONE1&amp;sort=relevance&amp;filteredByCategory=false&amp;sc=</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 15 мл</t>
+          <t>Снуп спрей 0.05% 15 мл</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>101113307</t>
+          <t>101113321</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>снуп</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/search/?text=%D1%81%D0%BD%D1%83%D0%BF&amp;q=%3AavailableInZones%3AMagnum_ZONE1&amp;sort=relevance&amp;filteredByCategory=false&amp;sc=</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>2</v>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 15 мл</t>
+          <t>Снуп спрей 0.1% 15 мл</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>101113321</t>
+          <t>101113307</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>OK</t>
-        </is>
-[...33 lines deleted...]
-          <t>WRONG</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>