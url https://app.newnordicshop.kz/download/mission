--- v0 (2026-02-28)
+++ v1 (2026-04-29)
@@ -74,52 +74,52 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -156,79 +156,82 @@
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="kaspi_data" displayName="kaspi_data" ref="A1:Z63" headerRowCount="1">
-[...1 lines deleted...]
-  <tableColumns count="26">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="kaspi_data" displayName="kaspi_data" ref="A1:AC183" headerRowCount="1">
+  <autoFilter ref="A1:AC183"/>
+  <tableColumns count="29">
     <tableColumn id="1" name="region"/>
     <tableColumn id="2" name="seller"/>
     <tableColumn id="3" name="input_product"/>
     <tableColumn id="4" name="product"/>
     <tableColumn id="5" name="product_url"/>
     <tableColumn id="6" name="review_count"/>
     <tableColumn id="7" name="review_progress"/>
     <tableColumn id="8" name="price_kzt"/>
     <tableColumn id="9" name="actual_price_kzt"/>
     <tableColumn id="10" name="status"/>
     <tableColumn id="11" name="best_price_kzt"/>
     <tableColumn id="12" name="better_price_analysis"/>
     <tableColumn id="13" name="second_price_analysis"/>
     <tableColumn id="14" name="scraped_at"/>
     <tableColumn id="15" name="bundle_of"/>
     <tableColumn id="16" name="bundle_qty"/>
     <tableColumn id="17" name="bundle_1_sku_price_kzt"/>
     <tableColumn id="18" name="bundle_price_kzt"/>
     <tableColumn id="19" name="bundle_unit_price_kzt"/>
-    <tableColumn id="20" name="bundle_vs_single_kzt"/>
-[...5 lines deleted...]
-    <tableColumn id="26" name="bundle_note"/>
+    <tableColumn id="20" name="bundle_same_sku_total_kzt"/>
+    <tableColumn id="21" name="bundle_savings_vs_same_sku_total_kzt"/>
+    <tableColumn id="22" name="bundle_vs_single_kzt"/>
+    <tableColumn id="23" name="bundle_best_seller"/>
+    <tableColumn id="24" name="1_sku_best_price_kzt"/>
+    <tableColumn id="25" name="bundle_best_price_kzt"/>
+    <tableColumn id="26" name="bundle_savings_vs_best_total_kzt"/>
+    <tableColumn id="27" name="bundle_vs_best_kzt"/>
+    <tableColumn id="28" name="bundle_discount_pct"/>
+    <tableColumn id="29" name="bundle_note"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -482,51 +485,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Z63"/>
+  <dimension ref="A1:AC183"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>region</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>seller</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>input_product</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -588,4009 +591,12206 @@
           <t>bundle_of</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>bundle_qty</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>bundle_1_sku_price_kzt</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>bundle_price_kzt</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>bundle_unit_price_kzt</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
+          <t>bundle_same_sku_total_kzt</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>bundle_savings_vs_same_sku_total_kzt</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
           <t>bundle_vs_single_kzt</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>bundle_best_seller</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>1_sku_best_price_kzt</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>bundle_best_price_kzt</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>bundle_savings_vs_best_total_kzt</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>bundle_vs_best_kzt</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>bundle_discount_pct</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>bundle_note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 20 шт</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>46</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>2467</v>
+        <v>2759</v>
       </c>
       <c r="I2" s="2" t="n">
-        <v>2467</v>
+        <v>2759</v>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 2 467 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 467 ₸</t>
+Исключены: Аптека от А до Я — 2 759 ₸; Аптека MSP Алматы — 2 814 ₸</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
         </is>
       </c>
       <c r="P2" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 2х12 шт</t>
+          <t>Энтерожермина капсулы 2 млрд. спор 3х12 шт</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-2h12-sht-151649447/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-3h12-sht-160856054/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>2</v>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3626</v>
+        <v>9025</v>
       </c>
       <c r="I3" s="2" t="n">
-        <v>3626</v>
+        <v>9025</v>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 626 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 626 ₸</t>
+Исключены: Аптека от А до Я — 9 025 ₸; Аптека MSP Алматы — 9 582 ₸</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Аквалор Беби капли 8-11 г/л 15 мл 2 шт</t>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 МГ таблетки 2х20 шт</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-2-sht-148570044/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-2h20-sht-151649363/?c=750000000</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>3136</v>
+        <v>4953</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>3136</v>
+        <v>4953</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 136 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 136 ₸</t>
+Исключены: Аптека MSP Алматы — 4 734 ₸; Аптека от А до Я — 4 953 ₸</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-20-sht-109029745/?c=750000000</t>
         </is>
       </c>
       <c r="P4" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 15 мл</t>
+          <t>Stada ВИТРУМ КИДС №18 ТАБЛЕТКИ ШИПУЧИЕ</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 2х15 мл</t>
+          <t>Stada Витрум Кидс шипучие таблетки 2х18 шт</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-kids-shipuchie-tabletki-2h18-sht-151649908/</t>
+        </is>
+      </c>
+      <c r="F5" t="n">
+        <v>1</v>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>3640</v>
+        <v>4953</v>
       </c>
       <c r="I5" s="2" t="n">
-        <v>3640</v>
+        <v>4953</v>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 640 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 640 ₸</t>
+Исключены: Аптека от А до Я — 4 953 ₸</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-kids-18-tabletki-shipuchie-109030025/?c=750000000</t>
         </is>
       </c>
       <c r="P5" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 15 мл</t>
+          <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 2х15 мл</t>
+          <t>Stada Витрум юниор шипучий таблетки 2х18 шт</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-2h18-sht-151649671/</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>3353</v>
+        <v>4921</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>3353</v>
+        <v>4921</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 353 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 353 ₸</t>
+Исключены: Аптека MSP Алматы — 4 688 ₸; Аптека от А до Я — 4 921 ₸</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-18-sht-109969068/?c=750000000</t>
         </is>
       </c>
       <c r="P6" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 15 шт</t>
+          <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 2х15 шт</t>
+          <t>Гель Псило-бальзам 1% 2х20 г</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-2h15-sht-151649491/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-2h20-g-160856273/?c=710000000</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>2758</v>
+        <v>3626</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>2758</v>
+        <v>3626</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K7" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 2 758 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 758 ₸</t>
+Исключены: Аптека от А до Я — 3 626 ₸; Аптека MSP Алматы — 3 634 ₸</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-20-g-101119126/?c=750000000</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 30 шт</t>
+          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 2х30 шт</t>
+          <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-2h30-sht-151649532/</t>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>3619</v>
+        <v>6944</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>3619</v>
+        <v>6944</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 619 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 619 ₸</t>
+Исключены: Аптека от А до Я — 6 944 ₸</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 60 мл</t>
+          <t>Зодак капли 10 мг/мл 20 мл</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 120 мл</t>
+          <t>Зодак капли 10 мг/мл 2х20 мл</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
+          <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-2h20-ml-160856234/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F9" t="n">
+        <v>1</v>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>7511</v>
+        <v>4683</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>7511</v>
+        <v>4683</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 7 511 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 7 511 ₸</t>
+Исключены: Аптека от А до Я — 4 683 ₸; Аптека MSP Алматы — 4 784 ₸</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-20-ml-101119108/?c=750000000</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Апельсин таблетки 500 мг+200 МЕ 60 шт</t>
+          <t>Камистад-Гель N 2 г 10 г</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Апельсин таблетки 500 мг&amp;#43;200 МЕ 2х60 шт</t>
+          <t>Камистад-Гель N 2 г 2х10 г</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-apel-sin-tabletki-500-mg-200-me-2h60-sht-156699544/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-2h10-g-160856175/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F10" t="n">
+        <v>1</v>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>8431</v>
+        <v>4800</v>
       </c>
       <c r="I10" s="2" t="n">
-        <v>8431</v>
+        <v>4800</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K10" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 8 431 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 8 431 ₸</t>
+Исключены: Аптека от А до Я — 4 800 ₸; Аптека MSP Алматы — 4 824 ₸</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-apel-sin-tabletki-500-mg-200-me-60-sht-101049187/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-10-g-101113112/?c=750000000</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Остеофорте лимон таблетки 1000 мг/800 ЕД 60 шт</t>
+          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Остеофорте лимон таблетки 1000 мг/800 ЕД 2х60 шт</t>
+          <t>Кардиомагнил таблетки 75 мг 2х100 шт</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-osteoforte-limon-tabletki-1000-mg-800-ed-2h60-sht-156700798/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
+        </is>
+      </c>
+      <c r="F11" t="n">
+        <v>17</v>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>17</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>12838</v>
+        <v>4571</v>
       </c>
       <c r="I11" s="2" t="n">
-        <v>12838</v>
+        <v>4571</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K11" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 12 838 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 12 838 ₸</t>
+Исключены: Аптека от А до Я — 4 571 ₸</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-osteoforte-limon-tabletki-1000-mg-800-ed-60-sht-103967529/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
         </is>
       </c>
       <c r="P11" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 2х100 шт</t>
+          <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
+        </is>
+      </c>
+      <c r="F12" t="n">
+        <v>17</v>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>17</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>4515</v>
+        <v>2072</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>4515</v>
+        <v>2072</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 4 515 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 4 515 ₸</t>
+Исключены: Аптека от А до Я — 2 072 ₸; Аптека MSP Алматы — 2 086 ₸</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
         </is>
       </c>
       <c r="P12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
+          <t>Ксефокам таблетки 4 мг 10 шт</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
+          <t>Ксефокам таблетки 4 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-2h10-sht-160925747/</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>1</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>2044</v>
+        <v>2282</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>2044</v>
+        <v>2282</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K13" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 2 044 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 044 ₸</t>
+Исключены: Аптека от А до Я — 2 282 ₸; Аптека MSP Алматы — 2 440 ₸</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-10-sht-104387429/?c=750000000</t>
         </is>
       </c>
       <c r="P13" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
+          <t>Ксефокам таблетки 8 мг 10 шт</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
+          <t>Ксефокам таблетки 8 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-2h10-sht-145183388/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F14" t="n">
+        <v>11</v>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>5411</v>
+        <v>3696</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>5411</v>
+        <v>3696</v>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
-      <c r="K14" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 5 411 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 5 411 ₸</t>
+Исключены: Аптека от А до Я — 3 696 ₸; Аптека MSP Алматы — 3 734 ₸</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-10-sht-106086235/?c=750000000</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед мята таблетки 500 мг+200 МЕ 120 шт</t>
+          <t>Лазолван Макс капсулы 75 мг 10 шт</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед мята таблетки 500 мг&amp;#43;200 МЕ 120 шт</t>
+          <t>Лазолван Макс капсулы 75 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-mjata-tabletki-500-mg-200-me-120-sht-101008015/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-2h10-sht-160856105/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F15" t="n">
+        <v>1</v>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>1 (+0)</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>4716</v>
-[...10 lines deleted...]
-        <v>4160</v>
+        <v>4425</v>
+      </c>
+      <c r="I15" s="2" t="n">
+        <v>4425</v>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>Аптека MSP Алматы — 4 160 ₸ (+556 ₸)</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 5 759 ₸ (+1 599 ₸)
-Исключены: Аптека от А до Я — 4 716 ₸</t>
+          <t>Нет второй цены
+Исключены: Аптека MSP Алматы — 4 300 ₸; Аптека от А до Я — 4 425 ₸</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-        </is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-10-sht-101076343/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P15" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Фестал Н таблетки 212.5 мг 20 шт</t>
+          <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
+          <t>Лазолван сироп 30 мг/5 мл 2х100 мл</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-2h100-ml-160856134/?c=710000000</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>1 (+0)</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>2808</v>
-[...8 lines deleted...]
-        <v>2467</v>
+        <v>2880</v>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>2880</v>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 2 467 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 467 ₸</t>
+Исключены: Аптека от А до Я — 2 880 ₸; Аптека MSP Алматы — 2 926 ₸</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-100-ml-101100285/?c=750000000</t>
         </is>
       </c>
       <c r="P16" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+          <t>Низорал шампунь 2% 60 мл</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 2х12 шт</t>
+          <t>Низорал шампунь 2% 120 мл</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-2h12-sht-151649447/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
+        </is>
+      </c>
+      <c r="F17" t="n">
+        <v>47</v>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>47 (+0)</t>
         </is>
       </c>
       <c r="H17" t="n">
-        <v>3738</v>
-[...8 lines deleted...]
-        <v>3626</v>
+        <v>8775</v>
+      </c>
+      <c r="I17" s="2" t="n">
+        <v>8775</v>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 626 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 626 ₸</t>
+Исключены: Аптека от А до Я — 8 775 ₸; Аптека MSP Алматы — 9 510 ₸</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
         </is>
       </c>
       <c r="P17" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+          <t>Снуп спрей 0.05% 15 мл</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Аквалор Беби капли 8-11 г/л 15 мл 2 шт</t>
+          <t>Снуп спрей 0.05% 2х15 мл</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-2-sht-148570044/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>22</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>3591</v>
-[...8 lines deleted...]
-        <v>3136</v>
+        <v>4208</v>
+      </c>
+      <c r="I18" s="2" t="n">
+        <v>4208</v>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 136 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 136 ₸</t>
+Исключены: Аптека от А до Я — 4 208 ₸; Аптека MSP Алматы — 4 300 ₸</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 15 мл</t>
+          <t>Снуп спрей 0.1% 15 мл</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 2х15 мл</t>
+          <t>Снуп спрей 0.1% 2х15 мл</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F19" t="n">
+        <v>7</v>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>3766</v>
-[...8 lines deleted...]
-        <v>3640</v>
+        <v>3198</v>
+      </c>
+      <c r="I19" s="2" t="n">
+        <v>3198</v>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 640 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 640 ₸</t>
+Исключены: Аптека от А до Я — 3 198 ₸; Аптека MSP Алматы — 3 308 ₸</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
         </is>
       </c>
       <c r="P19" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 15 мл</t>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 2х15 мл</t>
+          <t>Энтерожермина капсулы 2 млрд. спор 2х12 шт</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-2h12-sht-148571329/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F20" t="n">
+        <v>2</v>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>4032</v>
-[...8 lines deleted...]
-        <v>3353</v>
+        <v>6735</v>
+      </c>
+      <c r="I20" s="2" t="n">
+        <v>6735</v>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 353 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 353 ₸</t>
+Исключены: Аптека MSP Алматы — 6 388 ₸; Аптека от А до Я — 6 735 ₸</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P20" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 15 шт</t>
+          <t>Stada ВИТРУМ ВИТАЛИТИ 50&amp;#43; жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 2х15 шт</t>
+          <t>Stada ВИТРУМ ВИТАЛИТИ 50&amp;#43; жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-2h15-sht-151649491/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitaliti-50-zhevatel-nye-gammisy-60-sht-154886317/?c=750000000</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>2800</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>6230</v>
+      </c>
+      <c r="I21" s="2" t="n">
+        <v>6230</v>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K21" t="n">
-        <v>2758</v>
+        <v>6440</v>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 2 758 ₸</t>
+          <t>Центральная Социальная Аптека — 6 440 ₸ (−210 ₸)</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 758 ₸</t>
+          <t>Следующий: Аптечная сеть Омега — 6 969 ₸ (+529 ₸)
+Исключены: Аптека от А до Я — 6 230 ₸</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 30 шт</t>
+          <t>Stada ВИТРУМ ИММУНАКТИВ жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 2х30 шт</t>
+          <t>Stada ВИТРУМ ИММУНАКТИВ жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-2h30-sht-151649532/</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-zhevatel-nye-gammisy-60-sht-154880893/?c=750000000</t>
         </is>
       </c>
       <c r="F22" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>7</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>4354</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>6760</v>
+      </c>
+      <c r="I22" s="2" t="n">
+        <v>6760</v>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K22" t="n">
-        <v>3619</v>
+        <v>7520</v>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 619 ₸</t>
+          <t>BiPharm — 7 520 ₸ (−760 ₸)</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 619 ₸</t>
+          <t>Следующий: SALAMAT P — 8 235 ₸ (+715 ₸)
+Исключены: Аптека от А до Я — 6 760 ₸</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 60 мл</t>
+          <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 120 мл</t>
+          <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-30-sht-109029697/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F23" t="n">
+        <v>199</v>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>199 (+0)</t>
         </is>
       </c>
       <c r="H23" t="n">
-        <v>7497</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>4120</v>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>4120</v>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K23" t="n">
-        <v>7511</v>
+        <v>4600</v>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 7 511 ₸</t>
+          <t>ТОО "ELFAR (ЕЛФАР)" — 4 600 ₸ (−480 ₸)</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 7 511 ₸</t>
+          <t>Следующий: АлиС Фарм — 4 650 ₸ (+50 ₸)
+Исключены: Аптека MSP Алматы — 4 002 ₸; Аптека от А до Я — 4 120 ₸</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Апельсин таблетки 500 мг+200 МЕ 60 шт</t>
+          <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Апельсин таблетки 500 мг&amp;#43;200 МЕ 2х60 шт</t>
+          <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-apel-sin-tabletki-500-mg-200-me-2h60-sht-156699544/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-60-sht-110214102/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F24" t="n">
+        <v>106</v>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>106</t>
         </is>
       </c>
       <c r="H24" t="n">
-        <v>8184</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>6825</v>
+      </c>
+      <c r="I24" s="2" t="n">
+        <v>6825</v>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K24" t="n">
-        <v>8431</v>
+        <v>8100</v>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 8 431 ₸</t>
+          <t>Панацея-НС — 8 100 ₸ (−1 275 ₸)</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 8 431 ₸</t>
+          <t>Следующий: АлиС Фарм — 8 180 ₸ (+80 ₸)
+Исключены: Аптека MSP Алматы — 6 763 ₸; Аптека от А до Я — 6 825 ₸</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Остеофорте лимон таблетки 1000 мг/800 ЕД 60 шт</t>
+          <t>Stada ВИТРУМ КИДС ПРОИММУН сироп 150</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Остеофорте лимон таблетки 1000 мг/800 ЕД 2х60 шт</t>
+          <t>Stada ВИТРУМ КИДС ПРОИММУН сироп 150</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-osteoforte-limon-tabletki-1000-mg-800-ed-2h60-sht-156700798/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-kids-proimmun-sirop-150-154885972/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F25" t="n">
+        <v>8</v>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>8 (+0)</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>12964</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>2856</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>2856</v>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K25" t="n">
-        <v>12838</v>
+        <v>3750</v>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 12 838 ₸</t>
+          <t>АлиС Фарм — 3 750 ₸ (−894 ₸)</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 12 838 ₸</t>
+          <t>Следующий: Аптечный Дом — 3 780 ₸ (+30 ₸)
+Исключены: Аптека от А до Я — 2 856 ₸</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 60 шт</t>
+          <t>Stada ВИТРУМ ЭНЕРДЖИ жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 60 шт</t>
+          <t>Stada ВИТРУМ ЭНЕРДЖИ жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/stada-vitrum-magnii-v6-tabletki-2h60-sht-156699454/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-zhevatel-nye-gammisy-60-sht-154879128/?c=750000000</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>6367</v>
-[...5 lines deleted...]
-        </is>
+        <v>5740</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>5740</v>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K26" t="n">
+        <v>6604</v>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Amir &amp; D — 6 604 ₸ (−864 ₸)</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Аптечная сеть Омега — 6 969 ₸ (+365 ₸)
+Исключены: Аптека от А до Я — 5 740 ₸</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+          <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 2х100 шт</t>
+          <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-tabletki-30-sht-109029739/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F27" t="n">
+        <v>78</v>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>78</t>
         </is>
       </c>
       <c r="H27" t="n">
-        <v>4130</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>3926</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>3926</v>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K27" t="n">
-        <v>4515</v>
+        <v>4400</v>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 4 515 ₸</t>
+          <t>Аптека Гаухартас фарм — 4 400 ₸ (−474 ₸)</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 4 515 ₸</t>
+          <t>Следующий: Family pharm — 4 685 ₸ (+285 ₸)
+Исключены: Аптека MSP Алматы — 3 787 ₸; Аптека от А до Я — 3 926 ₸</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
+          <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
+          <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-marmelad-zhevatel-nyi-so-vkusom-chernoi-smorodiny-pastilki-60-sht-110214154/?c=750000000</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>1</v>
+        <v>123</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>123</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>2044</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>5971</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>5971</v>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K28" t="n">
-        <v>2044</v>
+        <v>7150</v>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 2 044 ₸</t>
+          <t>Зерде-Фарма — 7 150 ₸ (−1 179 ₸)</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 044 ₸</t>
+          <t>Следующий: Акбулак Фарма — 7 150 ₸
+Исключены: Аптека MSP Алматы — 5 601 ₸; Аптека от А до Я — 5 971 ₸</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
+          <t>Stada Уринал Нефро капсулы 60 шт</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
+          <t>Stada Уринал Нефро капсулы 60 шт</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/stada-urinal-nefro-kapsuly-60-sht-116278435/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F29" t="n">
+        <v>18</v>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>18</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>5810</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>6356</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>6356</v>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K29" t="n">
-        <v>5411</v>
+        <v>7495</v>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 5 411 ₸</t>
+          <t>Аптека Тумар — 7 495 ₸ (−1 139 ₸)</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 5 411 ₸</t>
+          <t>Следующий: Farm nomer 1 — 7 500 ₸ (+5 ₸)
+Исключены: Аптека от А до Я — 6 356 ₸; ФАРМАКОМ — 9 592 ₸</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед мята таблетки 500 мг+200 МЕ 120 шт</t>
+          <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед мята таблетки 500 мг&amp;#43;200 МЕ 120 шт</t>
+          <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-mjata-tabletki-500-mg-200-me-120-sht-101008015/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/akvalor-aktiv-forte-sprei-150-ml-1-sht-132806267/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F30" t="n">
+        <v>52</v>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>52</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>5343</v>
-[...6 lines deleted...]
-          <t>Дороже на 2 277 ₸</t>
+        <v>3400</v>
+      </c>
+      <c r="I30" s="2" t="n">
+        <v>3400</v>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K30" t="n">
-        <v>4160</v>
+        <v>4150</v>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>Аптека MSP Алматы — 4 160 ₸ (+3 460 ₸)</t>
+          <t>Raus Pharm — 4 150 ₸ (−750 ₸)</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 5 759 ₸ (+1 599 ₸)
-Исключены: Аптека от А до Я — 4 716 ₸</t>
+          <t>Следующий: Аптека Садыхан — 4 332 ₸ (+182 ₸)
+Исключены: Аптека от А до Я — 3 400 ₸; Аптека MSP Алматы — 3 509 ₸</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 90 шт</t>
+          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 90 шт</t>
+          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/stada-vitrum-magnii-v6-tabletki-90-sht-109270749/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F31" t="n">
+        <v>64</v>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>64</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>4025</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>1868</v>
+      </c>
+      <c r="I31" s="2" t="n">
+        <v>1868</v>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K31" t="n">
-        <v>13990</v>
+        <v>2272</v>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>Amore me — 13 990 ₸</t>
+          <t>Зерде-Фарма — 2 272 ₸ (−404 ₸)</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Акбулак Фарма — 2 402 ₸ (+130 ₸)
+Исключены: Аптека от А до Я — 1 868 ₸; Аптека MSP Алматы — 1 869 ₸</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Фестал Н таблетки 212.5 мг 20 шт</t>
+          <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Фестал Н таблетки 212.5 мг 20 шт</t>
+          <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/akvalor-bebi-sprei-8-11-g-l-125-ml-101111603/?c=750000000</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>94</t>
         </is>
       </c>
       <c r="H32" t="n">
-        <v>2808</v>
-[...5 lines deleted...]
-        </is>
+        <v>3087</v>
+      </c>
+      <c r="I32" s="2" t="n">
+        <v>3087</v>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K32" t="n">
+        <v>4250</v>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Центральная Социальная Аптека — 4 250 ₸ (−1 163 ₸)</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Зерде-Фарма — 4 313 ₸ (+63 ₸)
+Исключены: Аптека MSP Алматы — 3 031 ₸; Аптека от А до Я — 3 087 ₸</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>3</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+          <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+          <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-2h12-sht-151649447/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/akvalor-gorlo-mini-sprei-70-77-ml-50-ml-101112166/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F33" t="n">
+        <v>44</v>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>44 (+0)</t>
         </is>
       </c>
       <c r="H33" t="n">
-        <v>3738</v>
-[...5 lines deleted...]
-        </is>
+        <v>2794</v>
+      </c>
+      <c r="I33" s="2" t="n">
+        <v>2794</v>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K33" t="n">
+        <v>3311</v>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Акбулак Фарма — 3 311 ₸ (−517 ₸)</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Аптека WellCare — 3 530 ₸ (+219 ₸)
+Исключены: ФАРМАКОМ — 2 793 ₸; Аптека от А до Я — 2 794 ₸</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+          <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+          <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-2-sht-148570044/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/akvalor-gorlo-sprei-0-025-125-ml-101111519/?c=750000000</t>
         </is>
       </c>
       <c r="F34" t="n">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>136</t>
         </is>
       </c>
       <c r="H34" t="n">
-        <v>3591</v>
-[...5 lines deleted...]
-        </is>
+        <v>2940</v>
+      </c>
+      <c r="I34" s="2" t="n">
+        <v>2940</v>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K34" t="n">
+        <v>4110</v>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Центральная Социальная Аптека — 4 110 ₸ (−1 170 ₸)</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Аптека Садыхан — 4 230 ₸ (+120 ₸)
+Исключены: Аптека от А до Я — 2 940 ₸; Аптека MSP Алматы — 2 942 ₸</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 15 мл</t>
+          <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 15 мл</t>
+          <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/akvalor-soft-mini-sprei-30-33-ml-50-ml-101113223/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F35" t="n">
+        <v>20</v>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>20 (+0)</t>
         </is>
       </c>
       <c r="H35" t="n">
-        <v>3766</v>
-[...5 lines deleted...]
-        </is>
+        <v>2373</v>
+      </c>
+      <c r="I35" s="2" t="n">
+        <v>2373</v>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K35" t="n">
+        <v>2530</v>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Аптека Садыхан — 2 530 ₸ (−157 ₸)</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Акбулак Фарма — 2 837 ₸ (+307 ₸)
+Исключены: Аптека от А до Я — 2 373 ₸; Аптека MSP Алматы — 2 381 ₸</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 15 мл</t>
+          <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 15 мл</t>
+          <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/akvalor-soft-sprei-125-ml-101112475/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F36" t="n">
+        <v>64</v>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>64 (+0)</t>
         </is>
       </c>
       <c r="H36" t="n">
-        <v>4032</v>
-[...5 lines deleted...]
-        </is>
+        <v>3220</v>
+      </c>
+      <c r="I36" s="2" t="n">
+        <v>3220</v>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K36" t="n">
+        <v>4145</v>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Аптека Садыхан — 4 145 ₸ (−925 ₸)</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Акбулак Фарма — 4 222 ₸ (+77 ₸)
+Исключены: Аптека MSP Алматы — 3 010 ₸; Аптека от А до Я — 3 220 ₸</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 15 шт</t>
+          <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 2х15 шт</t>
+          <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-2h15-sht-151649491/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/akvalor-ekstra-forte-sprei-70-77-ml-125-ml-103525085/?c=750000000</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>3</v>
+        <v>66</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>66</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>2800</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>2870</v>
+      </c>
+      <c r="I37" s="2" t="n">
+        <v>2870</v>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K37" t="n">
-        <v>2758</v>
+        <v>3635</v>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 2 758 ₸</t>
+          <t>Аптека WellCare — 3 635 ₸ (−765 ₸)</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 758 ₸</t>
+          <t>Следующий: Акбулак Фарма — 3 637 ₸ (+2 ₸)
+Исключены: Аптека MSP Алматы — 2 774 ₸; Аптека от А до Я — 2 870 ₸</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 30 шт</t>
+          <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 30 шт</t>
+          <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-2h30-sht-151649532/</t>
+          <t>https://kaspi.kz/shop/p/vitaprost-tabletki-20-mg-20-sht-100973056/?c=750000000</t>
         </is>
       </c>
       <c r="F38" t="n">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H38" t="n">
-        <v>4354</v>
-[...5 lines deleted...]
-        </is>
+        <v>7365</v>
+      </c>
+      <c r="I38" s="2" t="n">
+        <v>7365</v>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K38" t="n">
+        <v>8381</v>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Акбулак Фарма — 8 381 ₸ (−1 016 ₸)</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Аптечный Дом — 9 535 ₸ (+1 154 ₸)
+Исключены: Аптека от А до Я — 7 365 ₸; Аптека MSP Алматы — 7 776 ₸</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 60 мл</t>
+          <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 60 мл</t>
+          <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
+          <t>https://kaspi.kz/shop/p/gel-kamistad-bebi-20-g-142826425/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F39" t="n">
+        <v>66</v>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>66</t>
         </is>
       </c>
       <c r="H39" t="n">
-        <v>7497</v>
-[...5 lines deleted...]
-        </is>
+        <v>3559</v>
+      </c>
+      <c r="I39" s="2" t="n">
+        <v>3559</v>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K39" t="n">
+        <v>4360</v>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Акбулак Фарма — 4 360 ₸ (−801 ₸)</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Аптечный Дом — 4 370 ₸ (+10 ₸)
+Исключены: Аптека MSP Алматы — 3 538 ₸; Аптека от А до Я — 3 559 ₸</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Апельсин таблетки 500 мг+200 МЕ 60 шт</t>
+          <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Апельсин таблетки 500 мг+200 МЕ 60 шт</t>
+          <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-apel-sin-tabletki-500-mg-200-me-2h60-sht-156699544/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-tabletki-5-mg-30-sht-101145922/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F40" t="n">
+        <v>51</v>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>51</t>
         </is>
       </c>
       <c r="H40" t="n">
-        <v>8184</v>
-[...5 lines deleted...]
-        </is>
+        <v>2873</v>
+      </c>
+      <c r="I40" s="2" t="n">
+        <v>2873</v>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K40" t="n">
+        <v>3700</v>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Аптечный Дом — 3 700 ₸ (−827 ₸)</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Акбулак Фарма — 3 891 ₸ (+191 ₸)
+Исключены: Аптека от А до Я — 2 873 ₸; ФАРМАКОМ — 2 957 ₸</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Остеофорте лимон таблетки 1000 мг/800 ЕД 60 шт</t>
+          <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Остеофорте лимон таблетки 1000 мг/800 ЕД 60 шт</t>
+          <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-osteoforte-limon-tabletki-1000-mg-800-ed-2h60-sht-156700798/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-10-sht-106585450/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F41" t="n">
+        <v>58</v>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>58</t>
         </is>
       </c>
       <c r="H41" t="n">
-        <v>12964</v>
-[...5 lines deleted...]
-        </is>
+        <v>1261</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>1261</v>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K41" t="n">
+        <v>1885</v>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Акбулак Фарма — 1 885 ₸ (−624 ₸)</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Центральная Социальная Аптека — 1 940 ₸ (+55 ₸)
+Исключены: Аптека от А до Я — 1 261 ₸; Аптека MSP Алматы — 1 372 ₸</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 60 шт</t>
+          <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 60 шт</t>
+          <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/stada-vitrum-magnii-v6-tabletki-2h60-sht-156699454/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-30-sht-101147777/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F42" t="n">
+        <v>108</v>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>108</t>
         </is>
       </c>
       <c r="H42" t="n">
-        <v>6367</v>
-[...5 lines deleted...]
-        </is>
+        <v>2974</v>
+      </c>
+      <c r="I42" s="2" t="n">
+        <v>2974</v>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K42" t="n">
+        <v>3567</v>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Акбулак Фарма — 3 567 ₸ (−593 ₸)</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Аптека Садыхан — 3 625 ₸ (+58 ₸)
+Исключены: Аптека от А до Я — 2 974 ₸; Аптека MSP Алматы — 3 263 ₸</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
+          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
         </is>
       </c>
       <c r="F43" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>14</t>
         </is>
       </c>
       <c r="H43" t="n">
-        <v>4130</v>
-[...5 lines deleted...]
-        </is>
+        <v>2100</v>
+      </c>
+      <c r="I43" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K43" t="n">
+        <v>2540</v>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Аптека WellCare — 2 540 ₸ (−440 ₸)</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Центральная Социальная Аптека — 2 560 ₸ (+20 ₸)
+Исключены: Аптека от А до Я — 2 100 ₸; Аптека MSP Алматы — 2 195 ₸</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
+          <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
+          <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
+          <t>https://kaspi.kz/shop/p/krem-nizoral-2-15-g-101333595/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F44" t="n">
+        <v>31</v>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>31</t>
         </is>
       </c>
       <c r="H44" t="n">
-        <v>2044</v>
-[...5 lines deleted...]
-        </is>
+        <v>3205</v>
+      </c>
+      <c r="I44" s="2" t="n">
+        <v>3205</v>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K44" t="n">
+        <v>3683</v>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Зерде-Фарма — 3 683 ₸ (−478 ₸)</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Raus Pharm — 3 808 ₸ (+125 ₸)
+Исключены: Аптека от А до Я — 3 205 ₸; Аптека MSP Алматы — 3 329 ₸</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
+          <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
+          <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/lazolvan-detskii-sirop-15-mg-5-ml-100-ml-101112520/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F45" t="n">
+        <v>73</v>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>73</t>
         </is>
       </c>
       <c r="H45" t="n">
-        <v>5810</v>
-[...5 lines deleted...]
-        </is>
+        <v>1845</v>
+      </c>
+      <c r="I45" s="2" t="n">
+        <v>1845</v>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K45" t="n">
+        <v>2470</v>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Аптечный Дом — 2 470 ₸ (−625 ₸)</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Raus Pharm — 2 510 ₸ (+40 ₸)
+Исключены: Аптека от А до Я — 1 845 ₸; Аптека MSP Алматы — 1 855 ₸</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед мята таблетки 500 мг+200 МЕ 120 шт</t>
+          <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед мята таблетки 500 мг&amp;#43;200 МЕ 120 шт</t>
+          <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-mjata-tabletki-500-mg-200-me-120-sht-101008015/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/lazolvan-tabletki-30-mg-20-sht-100990386/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F46" t="n">
+        <v>31</v>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>31</t>
         </is>
       </c>
       <c r="H46" t="n">
-        <v>5343</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>1456</v>
+      </c>
+      <c r="I46" s="2" t="n">
+        <v>1456</v>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K46" t="n">
-        <v>6954</v>
+        <v>2230</v>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>Grande Pharm — 6 954 ₸</t>
+          <t>Аптечный Дом — 2 230 ₸ (−774 ₸)</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>Следующий: Садыхан Астана — 6 955 ₸ (+1 ₸)</t>
+          <t>Следующий: Центральная Социальная Аптека — 2 260 ₸ (+30 ₸)
+Исключены: Аптека от А до Я — 1 456 ₸; Аптека MSP Алматы — 1 525 ₸</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Астана</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 90 шт</t>
+          <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 90 шт</t>
+          <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/stada-vitrum-magnii-v6-tabletki-90-sht-109270749/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/magne-v6-premium-tabletki-100-mg-60-sht-101326865/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F47" t="n">
+        <v>427</v>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>427</t>
         </is>
       </c>
       <c r="H47" t="n">
-        <v>4025</v>
-[...5 lines deleted...]
-        </is>
+        <v>5121</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>5121</v>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K47" t="n">
+        <v>6650</v>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Акбулак Фарма — 6 650 ₸ (−1 529 ₸)</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Аптечный Дом — 6 700 ₸ (+50 ₸)
+Исключены: Аптека от А до Я — 5 121 ₸; ФАРМАКОМ — 6 951 ₸</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Фестал Н таблетки 212.5 мг 20 шт</t>
+          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Фестал Н таблетки 212.5 мг 20 шт</t>
+          <t>Магне В6 таблетки 48 мг+5 мг 100 шт</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/magne-v6-tabletki-48-mg-5-mg-100-sht-122125816/?c=750000000</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>67 (+0)</t>
         </is>
       </c>
       <c r="H48" t="n">
-        <v>2808</v>
-[...5 lines deleted...]
-        </is>
+        <v>6230</v>
+      </c>
+      <c r="I48" s="2" t="n">
+        <v>6230</v>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K48" t="n">
+        <v>7150</v>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>БИОСФЕРА Алматы — 7 150 ₸ (−920 ₸)</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Акбулак Фарма — 8 377 ₸ (+1 227 ₸)
+Исключены: Аптека от А до Я — 6 230 ₸; ФАРМАКОМ — 8 694 ₸</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>3</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+          <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 2х12 шт</t>
+          <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-2h12-sht-151649447/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/prostenal-forte-30-tabletki-104726419/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F49" t="n">
+        <v>29</v>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>29 (+0)</t>
         </is>
       </c>
       <c r="H49" t="n">
-        <v>3738</v>
-[...4 lines deleted...]
-          <t>Продавец отсутствует</t>
+        <v>4124</v>
+      </c>
+      <c r="I49" s="2" t="n">
+        <v>4124</v>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K49" t="n">
-        <v>4700</v>
+        <v>5543</v>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>Аптека MSP Шымкент — 4 700 ₸</t>
+          <t>Акбулак Фарма — 5 543 ₸ (−1 419 ₸)</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: АлиС Фарм — 5 650 ₸ (+107 ₸)
+Исключены: Аптека от А до Я — 4 124 ₸; Аптека MSP Алматы — 4 177 ₸</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+          <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+          <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-2-sht-148570044/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>6</t>
         </is>
       </c>
       <c r="H50" t="n">
-        <v>3591</v>
-[...5 lines deleted...]
-        </is>
+        <v>1442</v>
+      </c>
+      <c r="I50" s="2" t="n">
+        <v>1442</v>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K50" t="n">
+        <v>1682</v>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Amir &amp; D — 1 682 ₸ (−240 ₸)</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Farm nomer 1 — 1 850 ₸ (+168 ₸)
+Исключены: Аптека MSP Алматы — 1 353 ₸; Аптека от А до Я — 1 442 ₸</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 15 мл</t>
+          <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.05% 15 мл</t>
+          <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
+        </is>
+      </c>
+      <c r="F51" t="n">
+        <v>6</v>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>6 (+0)</t>
         </is>
       </c>
       <c r="H51" t="n">
-        <v>3766</v>
-[...5 lines deleted...]
-        </is>
+        <v>2033</v>
+      </c>
+      <c r="I51" s="2" t="n">
+        <v>2033</v>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K51" t="n">
+        <v>2265</v>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Amir &amp; D — 2 265 ₸ (−232 ₸)</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Farm nomer 1 — 2 380 ₸ (+115 ₸)
+Исключены: Аптека MSP Алматы — 1 935 ₸; Аптека от А до Я — 2 033 ₸</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-[...8 lines deleted...]
-        <v>2</v>
+          <t>30.04.2026 01:18</t>
+        </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 15 мл</t>
+          <t>Фестал Н таблетки 212.5 мг 20 шт</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Снуп спрей 0.1% 15 мл</t>
+          <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F52" t="n">
+        <v>46</v>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>46</t>
         </is>
       </c>
       <c r="H52" t="n">
-        <v>4032</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>2814</v>
+      </c>
+      <c r="I52" s="2" t="n">
+        <v>2814</v>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 2 759 ₸; Аптека MSP Алматы — 2 814 ₸</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
         </is>
       </c>
       <c r="P52" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 15 шт</t>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 2х15 шт</t>
+          <t>Энтерожермина капсулы 2 млрд. спор 3х12 шт</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-2h15-sht-151649491/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-3h12-sht-160856054/?c=710000000</t>
         </is>
       </c>
       <c r="F53" t="n">
+        <v>2</v>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H53" t="n">
+        <v>8560</v>
+      </c>
+      <c r="I53" s="3" t="n">
+        <v>9582</v>
+      </c>
+      <c r="J53" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 022 ₸</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 9 025 ₸; Аптека MSP Алматы — 9 582 ₸</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P53" t="n">
         <v>3</v>
-      </c>
-[...39 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 30 шт</t>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Синулан Дуо Форте таблетки 2х30 шт</t>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 МГ таблетки 2х20 шт</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-2h30-sht-151649532/</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-2h20-sht-151649363/?c=750000000</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H54" t="n">
-        <v>4354</v>
-[...8 lines deleted...]
-        <v>3619</v>
+        <v>4734</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>4734</v>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>Аптека от А до Я — 3 619 ₸</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 619 ₸</t>
+Исключены: Аптека MSP Алматы — 4 734 ₸; Аптека от А до Я — 4 953 ₸</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-20-sht-109029745/?c=750000000</t>
         </is>
       </c>
       <c r="P54" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 60 мл</t>
+          <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 60 мл</t>
+          <t>Stada Витрум юниор шипучий таблетки 2х18 шт</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-2h18-sht-151649671/</t>
         </is>
       </c>
       <c r="H55" t="n">
-        <v>7497</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>4687</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>4688</v>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека MSP Алматы — 4 688 ₸; Аптека от А до Я — 4 921 ₸</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-18-sht-109969068/?c=750000000</t>
         </is>
       </c>
       <c r="P55" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Апельсин таблетки 500 мг+200 МЕ 60 шт</t>
+          <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Апельсин таблетки 500 мг+200 МЕ 60 шт</t>
+          <t>Гель Псило-бальзам 1% 2х20 г</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-apel-sin-tabletki-500-mg-200-me-2h60-sht-156699544/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-2h20-g-160856273/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F56" t="n">
+        <v>4</v>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="H56" t="n">
-        <v>8184</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>3634</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>3634</v>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 3 626 ₸; Аптека MSP Алматы — 3 634 ₸</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-apel-sin-tabletki-500-mg-200-me-60-sht-101049187/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-20-g-101119126/?c=750000000</t>
         </is>
       </c>
       <c r="P56" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Остеофорте лимон таблетки 1000 мг/800 ЕД 60 шт</t>
+          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед Остеофорте лимон таблетки 1000 мг/800 ЕД 60 шт</t>
+          <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-osteoforte-limon-tabletki-1000-mg-800-ed-2h60-sht-156700798/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F57" t="n">
+        <v>2</v>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="H57" t="n">
-        <v>12964</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>6505</v>
+      </c>
+      <c r="I57" s="3" t="inlineStr"/>
+      <c r="J57" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 6 944 ₸</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-osteoforte-limon-tabletki-1000-mg-800-ed-60-sht-103967529/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
         </is>
       </c>
       <c r="P57" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 60 шт</t>
+          <t>Зодак капли 10 мг/мл 20 мл</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Stada Витрум Магний В6 таблетки 60 шт</t>
+          <t>Зодак капли 10 мг/мл 2х20 мл</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/stada-vitrum-magnii-v6-tabletki-2h60-sht-156699454/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-2h20-ml-160856234/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F58" t="n">
+        <v>1</v>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H58" t="n">
-        <v>6367</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>4784</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>4784</v>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 4 683 ₸; Аптека MSP Алматы — 4 784 ₸</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/stada-vitrum-magnii-v6-tabletki-60-sht-109029709/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-20-ml-101119108/?c=750000000</t>
         </is>
       </c>
       <c r="P58" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+          <t>Камистад-Гель N 2 г 10 г</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+          <t>Камистад-Гель N 2 г 2х10 г</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
+          <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-2h10-g-160856175/?c=710000000</t>
         </is>
       </c>
       <c r="F59" t="n">
         <v>1</v>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H59" t="n">
-        <v>4130</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>4823</v>
+      </c>
+      <c r="I59" s="2" t="n">
+        <v>4824</v>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 4 800 ₸; Аптека MSP Алматы — 4 824 ₸</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-10-g-101113112/?c=750000000</t>
         </is>
       </c>
       <c r="P59" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
+          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
+          <t>Кардиомагнил таблетки 75 мг 2х100 шт</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
         </is>
       </c>
+      <c r="F60" t="n">
+        <v>17</v>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
       <c r="H60" t="n">
-        <v>2044</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>4541</v>
+      </c>
+      <c r="I60" s="3" t="inlineStr"/>
+      <c r="J60" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 4 571 ₸</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
         </is>
       </c>
       <c r="P60" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
+          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
+          <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
+        </is>
+      </c>
+      <c r="F61" t="n">
+        <v>17</v>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>17</t>
         </is>
       </c>
       <c r="H61" t="n">
-        <v>5810</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>2085</v>
+      </c>
+      <c r="I61" s="2" t="n">
+        <v>2086</v>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 2 072 ₸; Аптека MSP Алматы — 2 086 ₸</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
         </is>
       </c>
       <c r="P61" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Шымкент</t>
+          <t>Алматы</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Зерде</t>
+          <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед мята таблетки 500 мг+200 МЕ 120 шт</t>
+          <t>Ксефокам таблетки 4 мг 10 шт</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Кальций Д3 Никомед мята таблетки 500 мг+200 МЕ 120 шт</t>
+          <t>Ксефокам таблетки 4 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>https://kaspi.kz/shop/p/kal-tsii-d3-nikomed-mjata-tabletki-500-mg-200-me-120-sht-101008015/?c=750000000</t>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-2h10-sht-160925747/</t>
+        </is>
+      </c>
+      <c r="F62" t="n">
+        <v>1</v>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H62" t="n">
-        <v>5343</v>
-[...4 lines deleted...]
-          <t>Нет продавцов на карточке</t>
+        <v>2440</v>
+      </c>
+      <c r="I62" s="2" t="n">
+        <v>2440</v>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 2 282 ₸; Аптека MSP Алматы — 2 440 ₸</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>28.02.2026 12:56</t>
-        </is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-10-sht-104387429/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P62" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 8 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 8 мг 2х10 шт</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-2h10-sht-145183388/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F63" t="n">
+        <v>11</v>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H63" t="n">
+        <v>3734</v>
+      </c>
+      <c r="I63" s="2" t="n">
+        <v>3734</v>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 3 696 ₸; Аптека MSP Алматы — 3 734 ₸</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-10-sht-106086235/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P63" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Лазолван Макс капсулы 75 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Лазолван Макс капсулы 75 мг 2х10 шт</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-2h10-sht-160856105/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F64" t="n">
+        <v>1</v>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>1 (+0)</t>
+        </is>
+      </c>
+      <c r="H64" t="n">
+        <v>4299</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Алматы — 4 300 ₸; Аптека от А до Я — 4 425 ₸</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-10-sht-101076343/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P64" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Лазолван сироп 30 мг/5 мл 2х100 мл</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-2h100-ml-160856134/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F65" t="n">
+        <v>1</v>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>1 (+0)</t>
+        </is>
+      </c>
+      <c r="H65" t="n">
+        <v>2925</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>2926</v>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 2 880 ₸; Аптека MSP Алматы — 2 926 ₸</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-100-ml-101100285/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P65" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Низорал шампунь 2% 60 мл</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Низорал шампунь 2% 120 мл</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
+        </is>
+      </c>
+      <c r="F66" t="n">
+        <v>47</v>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>47 (+0)</t>
+        </is>
+      </c>
+      <c r="H66" t="n">
+        <v>9509</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>9510</v>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 8 775 ₸; Аптека MSP Алматы — 9 510 ₸</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P66" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.05% 15 мл</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.05% 2х15 мл</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F67" t="n">
+        <v>22</v>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H67" t="n">
+        <v>4300</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 4 208 ₸; Аптека MSP Алматы — 4 300 ₸</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P67" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.1% 15 мл</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.1% 2х15 мл</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F68" t="n">
+        <v>7</v>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H68" t="n">
+        <v>3308</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>3308</v>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 3 198 ₸; Аптека MSP Алматы — 3 308 ₸</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P68" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 2х12 шт</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-2h12-sht-148571329/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F69" t="n">
+        <v>2</v>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H69" t="n">
+        <v>6388</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>6388</v>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Алматы — 6 388 ₸; Аптека от А до Я — 6 735 ₸</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P69" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-30-sht-109029697/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F70" t="n">
+        <v>199</v>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>199 (+0)</t>
+        </is>
+      </c>
+      <c r="H70" t="n">
+        <v>4002</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>4002</v>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K70" t="n">
+        <v>4600</v>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>ТОО "ELFAR (ЕЛФАР)" — 4 600 ₸ (−598 ₸)</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>Следующий: АлиС Фарм — 4 650 ₸ (+50 ₸)
+Исключены: Аптека MSP Алматы — 4 002 ₸; Аптека от А до Я — 4 120 ₸</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 60 шт</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 60 шт</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-60-sht-110214102/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F71" t="n">
+        <v>106</v>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="H71" t="n">
+        <v>6763</v>
+      </c>
+      <c r="I71" s="2" t="n">
+        <v>6763</v>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K71" t="n">
+        <v>8100</v>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>Панацея-НС — 8 100 ₸ (−1 337 ₸)</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>Следующий: АлиС Фарм — 8 180 ₸ (+80 ₸)
+Исключены: Аптека MSP Алматы — 6 763 ₸; Аптека от А до Я — 6 825 ₸</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Stada Витрум Энерджи таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Stada Витрум Энерджи таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-tabletki-30-sht-109029739/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F72" t="n">
+        <v>78</v>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="H72" t="n">
+        <v>3787</v>
+      </c>
+      <c r="I72" s="2" t="n">
+        <v>3787</v>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K72" t="n">
+        <v>4400</v>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>Аптека Гаухартас фарм — 4 400 ₸ (−613 ₸)</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>Следующий: Family pharm — 4 685 ₸ (+285 ₸)
+Исключены: Аптека MSP Алматы — 3 787 ₸; Аптека от А до Я — 3 926 ₸</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-marmelad-zhevatel-nyi-so-vkusom-chernoi-smorodiny-pastilki-60-sht-110214154/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F73" t="n">
+        <v>123</v>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="H73" t="n">
+        <v>5601</v>
+      </c>
+      <c r="I73" s="2" t="n">
+        <v>5601</v>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K73" t="n">
+        <v>7150</v>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>Зерде-Фарма — 7 150 ₸ (−1 549 ₸)</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>Следующий: Акбулак Фарма — 7 150 ₸
+Исключены: Аптека MSP Алматы — 5 601 ₸; Аптека от А до Я — 5 971 ₸</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-aktiv-forte-sprei-150-ml-1-sht-132806267/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F74" t="n">
+        <v>52</v>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="H74" t="n">
+        <v>3509</v>
+      </c>
+      <c r="I74" s="2" t="n">
+        <v>3509</v>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K74" t="n">
+        <v>4150</v>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 4 150 ₸ (−641 ₸)</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Садыхан — 4 332 ₸ (+182 ₸)
+Исключены: Аптека от А до Я — 3 400 ₸; Аптека MSP Алматы — 3 509 ₸</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F75" t="n">
+        <v>64</v>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="H75" t="n">
+        <v>1869</v>
+      </c>
+      <c r="I75" s="2" t="n">
+        <v>1869</v>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K75" t="n">
+        <v>2272</v>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>Зерде-Фарма — 2 272 ₸ (−403 ₸)</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>Следующий: Акбулак Фарма — 2 402 ₸ (+130 ₸)
+Исключены: Аптека от А до Я — 1 868 ₸; Аптека MSP Алматы — 1 869 ₸</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-bebi-sprei-8-11-g-l-125-ml-101111603/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F76" t="n">
+        <v>94</v>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="H76" t="n">
+        <v>3031</v>
+      </c>
+      <c r="I76" s="2" t="n">
+        <v>3031</v>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K76" t="n">
+        <v>4250</v>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>Центральная Социальная Аптека — 4 250 ₸ (−1 219 ₸)</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>Следующий: Зерде-Фарма — 4 313 ₸ (+63 ₸)
+Исключены: Аптека MSP Алматы — 3 031 ₸; Аптека от А до Я — 3 087 ₸</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-gorlo-mini-sprei-70-77-ml-50-ml-101112166/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F77" t="n">
+        <v>44</v>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>44 (+0)</t>
+        </is>
+      </c>
+      <c r="H77" t="n">
+        <v>2804</v>
+      </c>
+      <c r="I77" s="2" t="n">
+        <v>2804</v>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K77" t="n">
+        <v>3311</v>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>Акбулак Фарма — 3 311 ₸ (−507 ₸)</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека WellCare — 3 530 ₸ (+219 ₸)
+Исключены: ФАРМАКОМ — 2 793 ₸; Аптека от А до Я — 2 794 ₸</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Аквалор горло спрей 0.025% 125 мл</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Аквалор горло спрей 0.025% 125 мл</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-gorlo-sprei-0-025-125-ml-101111519/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F78" t="n">
+        <v>136</v>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="H78" t="n">
+        <v>2942</v>
+      </c>
+      <c r="I78" s="2" t="n">
+        <v>2942</v>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K78" t="n">
+        <v>4110</v>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>Центральная Социальная Аптека — 4 110 ₸ (−1 168 ₸)</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Садыхан — 4 230 ₸ (+120 ₸)
+Исключены: Аптека от А до Я — 2 940 ₸; Аптека MSP Алматы — 2 942 ₸</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-soft-mini-sprei-30-33-ml-50-ml-101113223/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F79" t="n">
+        <v>20</v>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>20 (+0)</t>
+        </is>
+      </c>
+      <c r="H79" t="n">
+        <v>2381</v>
+      </c>
+      <c r="I79" s="2" t="n">
+        <v>2381</v>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K79" t="n">
+        <v>2530</v>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>Аптека Садыхан — 2 530 ₸ (−149 ₸)</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>Следующий: Акбулак Фарма — 2 837 ₸ (+307 ₸)
+Исключены: Аптека от А до Я — 2 373 ₸; Аптека MSP Алматы — 2 381 ₸</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Аквалор Софт спрей 125 мл</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Аквалор Софт спрей 125 мл</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-soft-sprei-125-ml-101112475/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F80" t="n">
+        <v>64</v>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>64 (+0)</t>
+        </is>
+      </c>
+      <c r="H80" t="n">
+        <v>3010</v>
+      </c>
+      <c r="I80" s="2" t="n">
+        <v>3010</v>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K80" t="n">
+        <v>4145</v>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>Аптека Садыхан — 4 145 ₸ (−1 135 ₸)</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>Следующий: Акбулак Фарма — 4 222 ₸ (+77 ₸)
+Исключены: Аптека MSP Алматы — 3 010 ₸; Аптека от А до Я — 3 220 ₸</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-ekstra-forte-sprei-70-77-ml-125-ml-103525085/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F81" t="n">
+        <v>66</v>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="H81" t="n">
+        <v>2774</v>
+      </c>
+      <c r="I81" s="2" t="n">
+        <v>2774</v>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K81" t="n">
+        <v>3635</v>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>Аптека WellCare — 3 635 ₸ (−861 ₸)</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>Следующий: Акбулак Фарма — 3 637 ₸ (+2 ₸)
+Исключены: Аптека MSP Алматы — 2 774 ₸; Аптека от А до Я — 2 870 ₸</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Витапрост таблетки 20 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Витапрост таблетки 20 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/vitaprost-tabletki-20-mg-20-sht-100973056/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F82" t="n">
+        <v>48</v>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="H82" t="n">
+        <v>7776</v>
+      </c>
+      <c r="I82" s="2" t="n">
+        <v>7776</v>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K82" t="n">
+        <v>8381</v>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>Акбулак Фарма — 8 381 ₸ (−605 ₸)</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>Следующий: Аптечный Дом — 9 535 ₸ (+1 154 ₸)
+Исключены: Аптека от А до Я — 7 365 ₸; Аптека MSP Алматы — 7 776 ₸</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Гель Камистад Бэби 20 г</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Гель Камистад Бэби 20 г</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/gel-kamistad-bebi-20-g-142826425/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F83" t="n">
+        <v>66</v>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="H83" t="n">
+        <v>3538</v>
+      </c>
+      <c r="I83" s="2" t="n">
+        <v>3538</v>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K83" t="n">
+        <v>4360</v>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>Акбулак Фарма — 4 360 ₸ (−822 ₸)</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>Следующий: Аптечный Дом — 4 370 ₸ (+10 ₸)
+Исключены: Аптека MSP Алматы — 3 538 ₸; Аптека от А до Я — 3 559 ₸</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Дульколакс таблетки 5 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Дульколакс таблетки 5 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-tabletki-5-mg-30-sht-101145922/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F84" t="n">
+        <v>51</v>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="H84" t="n">
+        <v>3052</v>
+      </c>
+      <c r="I84" s="2" t="n">
+        <v>3052</v>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K84" t="n">
+        <v>3700</v>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>Аптечный Дом — 3 700 ₸ (−648 ₸)</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>Следующий: Акбулак Фарма — 3 891 ₸ (+191 ₸)
+Исключены: Аптека от А до Я — 2 873 ₸; ФАРМАКОМ — 2 957 ₸</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-10-sht-106585450/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F85" t="n">
+        <v>58</v>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="H85" t="n">
+        <v>1372</v>
+      </c>
+      <c r="I85" s="2" t="n">
+        <v>1372</v>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K85" t="n">
+        <v>1885</v>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>Акбулак Фарма — 1 885 ₸ (−513 ₸)</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>Следующий: Центральная Социальная Аптека — 1 940 ₸ (+55 ₸)
+Исключены: Аптека от А до Я — 1 261 ₸; Аптека MSP Алматы — 1 372 ₸</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-30-sht-101147777/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F86" t="n">
+        <v>108</v>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="H86" t="n">
+        <v>3263</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>3263</v>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K86" t="n">
+        <v>3567</v>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>Акбулак Фарма — 3 567 ₸ (−304 ₸)</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Садыхан — 3 625 ₸ (+58 ₸)
+Исключены: Аптека от А до Я — 2 974 ₸; Аптека MSP Алматы — 3 263 ₸</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F87" t="n">
+        <v>14</v>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="H87" t="n">
+        <v>2195</v>
+      </c>
+      <c r="I87" s="2" t="n">
+        <v>2195</v>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K87" t="n">
+        <v>2540</v>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>Аптека WellCare — 2 540 ₸ (−345 ₸)</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>Следующий: Центральная Социальная Аптека — 2 560 ₸ (+20 ₸)
+Исключены: Аптека от А до Я — 2 100 ₸; Аптека MSP Алматы — 2 195 ₸</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Крем Низорал 2% 15 г</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Крем Низорал 2% 15 г</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/krem-nizoral-2-15-g-101333595/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F88" t="n">
+        <v>31</v>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H88" t="n">
+        <v>3329</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>3329</v>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K88" t="n">
+        <v>3683</v>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>Зерде-Фарма — 3 683 ₸ (−354 ₸)</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>Следующий: Raus Pharm — 3 808 ₸ (+125 ₸)
+Исключены: Аптека от А до Я — 3 205 ₸; Аптека MSP Алматы — 3 329 ₸</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-detskii-sirop-15-mg-5-ml-100-ml-101112520/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F89" t="n">
+        <v>73</v>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="H89" t="n">
+        <v>1855</v>
+      </c>
+      <c r="I89" s="2" t="n">
+        <v>1855</v>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K89" t="n">
+        <v>2470</v>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>Аптечный Дом — 2 470 ₸ (−615 ₸)</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>Следующий: Raus Pharm — 2 510 ₸ (+40 ₸)
+Исключены: Аптека от А до Я — 1 845 ₸; Аптека MSP Алматы — 1 855 ₸</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Лазолван таблетки 30 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Лазолван таблетки 30 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-tabletki-30-mg-20-sht-100990386/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F90" t="n">
+        <v>31</v>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H90" t="n">
+        <v>1525</v>
+      </c>
+      <c r="I90" s="2" t="n">
+        <v>1525</v>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K90" t="n">
+        <v>2230</v>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>Аптечный Дом — 2 230 ₸ (−705 ₸)</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>Следующий: Центральная Социальная Аптека — 2 260 ₸ (+30 ₸)
+Исключены: Аптека от А до Я — 1 456 ₸; Аптека MSP Алматы — 1 525 ₸</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/magne-v6-premium-tabletki-100-mg-60-sht-101326865/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F91" t="n">
+        <v>427</v>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>427</t>
+        </is>
+      </c>
+      <c r="H91" t="n">
+        <v>5012</v>
+      </c>
+      <c r="I91" s="3" t="inlineStr"/>
+      <c r="J91" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
+        </is>
+      </c>
+      <c r="K91" t="n">
+        <v>6650</v>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>Акбулак Фарма — 6 650 ₸</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>Следующий: Аптечный Дом — 6 700 ₸ (+50 ₸)
+Исключены: Аптека от А до Я — 5 121 ₸; ФАРМАКОМ — 6 951 ₸</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Магне В6 таблетки 48 мг+5 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/magne-v6-tabletki-48-mg-5-mg-100-sht-122125816/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F92" t="n">
+        <v>67</v>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>67 (+0)</t>
+        </is>
+      </c>
+      <c r="H92" t="n">
+        <v>5955</v>
+      </c>
+      <c r="I92" s="3" t="inlineStr"/>
+      <c r="J92" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
+        </is>
+      </c>
+      <c r="K92" t="n">
+        <v>7150</v>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>БИОСФЕРА Алматы — 7 150 ₸</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>Следующий: Акбулак Фарма — 8 377 ₸ (+1 227 ₸)
+Исключены: Аптека от А до Я — 6 230 ₸; ФАРМАКОМ — 8 694 ₸</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Простенал Форте №30 таблетки</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Простенал Форте №30 таблетки</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/prostenal-forte-30-tabletki-104726419/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F93" t="n">
+        <v>29</v>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>29 (+0)</t>
+        </is>
+      </c>
+      <c r="H93" t="n">
+        <v>4177</v>
+      </c>
+      <c r="I93" s="2" t="n">
+        <v>4177</v>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K93" t="n">
+        <v>5543</v>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>Акбулак Фарма — 5 543 ₸ (−1 366 ₸)</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>Следующий: АлиС Фарм — 5 650 ₸ (+107 ₸)
+Исключены: Аптека от А до Я — 4 124 ₸; Аптека MSP Алматы — 4 177 ₸</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 15 шт</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 15 шт</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F94" t="n">
+        <v>6</v>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H94" t="n">
+        <v>1353</v>
+      </c>
+      <c r="I94" s="2" t="n">
+        <v>1353</v>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K94" t="n">
+        <v>1682</v>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>Amir &amp; D — 1 682 ₸ (−329 ₸)</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>Следующий: Farm nomer 1 — 1 850 ₸ (+168 ₸)
+Исключены: Аптека MSP Алматы — 1 353 ₸; Аптека от А до Я — 1 442 ₸</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Алматы</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Аптека MSP Алматы</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
+        </is>
+      </c>
+      <c r="F95" t="n">
+        <v>6</v>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>6 (+0)</t>
+        </is>
+      </c>
+      <c r="H95" t="n">
+        <v>1935</v>
+      </c>
+      <c r="I95" s="2" t="n">
+        <v>1935</v>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K95" t="n">
+        <v>2265</v>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>Amir &amp; D — 2 265 ₸ (−330 ₸)</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>Следующий: Farm nomer 1 — 2 380 ₸ (+115 ₸)
+Исключены: Аптека MSP Алматы — 1 935 ₸; Аптека от А до Я — 2 033 ₸</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Фестал Н таблетки 212.5 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F96" t="n">
+        <v>46</v>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="H96" t="n">
+        <v>2814</v>
+      </c>
+      <c r="I96" s="2" t="n">
+        <v>2814</v>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 2 814 ₸</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O96" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P96" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 3х12 шт</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-3h12-sht-160856054/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F97" t="n">
+        <v>2</v>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>2 (+0)</t>
+        </is>
+      </c>
+      <c r="H97" t="n">
+        <v>8560</v>
+      </c>
+      <c r="I97" s="3" t="inlineStr"/>
+      <c r="J97" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 9 025 ₸; Аптека MSP Алматы — 9 582 ₸</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P97" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 МГ таблетки 2х20 шт</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-2h20-sht-151649363/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F98" t="n">
+        <v>1</v>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H98" t="n">
+        <v>4734</v>
+      </c>
+      <c r="I98" s="2" t="n">
+        <v>4734</v>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 4 734 ₸; Аптека от А до Я — 4 953 ₸</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O98" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-20-sht-109029745/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P98" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Stada Витрум юниор шипучий таблетки 2х18 шт</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-2h18-sht-151649671/</t>
+        </is>
+      </c>
+      <c r="H99" t="n">
+        <v>4687</v>
+      </c>
+      <c r="I99" s="2" t="n">
+        <v>4688</v>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 4 688 ₸</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O99" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-18-sht-109969068/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P99" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Гель Псило-бальзам 1% 20 г</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Гель Псило-бальзам 1% 2х20 г</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-2h20-g-160856273/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F100" t="n">
+        <v>4</v>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H100" t="n">
+        <v>3634</v>
+      </c>
+      <c r="I100" s="2" t="n">
+        <v>3634</v>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 3 634 ₸</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O100" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-20-g-101119126/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P100" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F101" t="n">
+        <v>2</v>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>2 (+0)</t>
+        </is>
+      </c>
+      <c r="H101" t="n">
+        <v>6505</v>
+      </c>
+      <c r="I101" s="3" t="inlineStr"/>
+      <c r="J101" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека от А до Я — 6 944 ₸</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O101" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P101" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Зодак капли 10 мг/мл 20 мл</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Зодак капли 10 мг/мл 2х20 мл</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-2h20-ml-160856234/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F102" t="n">
+        <v>1</v>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H102" t="n">
+        <v>4784</v>
+      </c>
+      <c r="I102" s="2" t="n">
+        <v>4784</v>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 4 784 ₸</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O102" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-20-ml-101119108/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P102" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Камистад-Гель N 2 г 10 г</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Камистад-Гель N 2 г 2х10 г</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-2h10-g-160856175/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F103" t="n">
+        <v>1</v>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H103" t="n">
+        <v>4823</v>
+      </c>
+      <c r="I103" s="2" t="n">
+        <v>4824</v>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 4 824 ₸</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O103" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-10-g-101113112/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P103" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
+        </is>
+      </c>
+      <c r="F104" t="n">
+        <v>17</v>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H104" t="n">
+        <v>4541</v>
+      </c>
+      <c r="I104" s="3" t="inlineStr"/>
+      <c r="J104" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>Нет продавцов</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>Нет второй цены</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O104" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P104" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
+        </is>
+      </c>
+      <c r="F105" t="n">
+        <v>17</v>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H105" t="n">
+        <v>2085</v>
+      </c>
+      <c r="I105" s="2" t="n">
+        <v>2086</v>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 2 086 ₸</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O105" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P105" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 4 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 4 мг 2х10 шт</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-2h10-sht-160925747/</t>
+        </is>
+      </c>
+      <c r="F106" t="n">
+        <v>1</v>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H106" t="n">
+        <v>2440</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>2440</v>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 2 440 ₸</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-10-sht-104387429/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P106" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 8 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 8 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-2h10-sht-145183388/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F107" t="n">
+        <v>11</v>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H107" t="n">
+        <v>3734</v>
+      </c>
+      <c r="I107" s="3" t="inlineStr"/>
+      <c r="J107" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>Нет продавцов</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>Нет второй цены</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O107" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-10-sht-106086235/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P107" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Лазолван Макс капсулы 75 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Лазолван Макс капсулы 75 мг 2х10 шт</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-2h10-sht-160856105/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F108" t="n">
+        <v>1</v>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H108" t="n">
+        <v>4299</v>
+      </c>
+      <c r="I108" s="2" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 4 300 ₸</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-10-sht-101076343/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P108" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-2h100-ml-160856134/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F109" t="n">
+        <v>1</v>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H109" t="n">
+        <v>2925</v>
+      </c>
+      <c r="I109" s="3" t="inlineStr"/>
+      <c r="J109" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>Нет продавцов</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>Нет второй цены</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O109" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-100-ml-101100285/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P109" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Низорал шампунь 2% 60 мл</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Низорал шампунь 2% 120 мл</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
+        </is>
+      </c>
+      <c r="F110" t="n">
+        <v>47</v>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="H110" t="n">
+        <v>9509</v>
+      </c>
+      <c r="I110" s="2" t="n">
+        <v>9510</v>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 9 510 ₸</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O110" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P110" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.05% 15 мл</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.05% 2х15 мл</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F111" t="n">
+        <v>22</v>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H111" t="n">
+        <v>4300</v>
+      </c>
+      <c r="I111" s="2" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 4 300 ₸</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O111" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P111" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.1% 15 мл</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.1% 2х15 мл</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F112" t="n">
+        <v>7</v>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H112" t="n">
+        <v>3308</v>
+      </c>
+      <c r="I112" s="2" t="n">
+        <v>3308</v>
+      </c>
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Астана — 3 308 ₸</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P112" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-2h12-sht-148571329/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F113" t="n">
+        <v>2</v>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H113" t="n">
+        <v>6388</v>
+      </c>
+      <c r="I113" s="3" t="inlineStr"/>
+      <c r="J113" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>Нет продавцов</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>Нет второй цены</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P113" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-30-sht-109029697/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F114" t="n">
+        <v>199</v>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>199</t>
+        </is>
+      </c>
+      <c r="H114" t="n">
+        <v>4002</v>
+      </c>
+      <c r="I114" s="2" t="n">
+        <v>4002</v>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K114" t="n">
+        <v>4600</v>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>ТОО "ELFAR (ЕЛФАР)" — 4 600 ₸ (−598 ₸)</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>Следующий: Raus Pharm — 4 611 ₸ (+11 ₸)
+Исключены: Аптека MSP Астана — 4 002 ₸; Аптека от А до Я — 4 120 ₸</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 60 шт</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 60 шт</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-60-sht-110214102/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F115" t="n">
+        <v>106</v>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="H115" t="n">
+        <v>6763</v>
+      </c>
+      <c r="I115" s="3" t="inlineStr"/>
+      <c r="J115" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>Нет продавцов</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>Нет второй цены</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Stada Витрум Энерджи таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Stada Витрум Энерджи таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-tabletki-30-sht-109029739/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F116" t="n">
+        <v>78</v>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="H116" t="n">
+        <v>3787</v>
+      </c>
+      <c r="I116" s="2" t="n">
+        <v>3787</v>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K116" t="n">
+        <v>4685</v>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>Family pharm — 4 685 ₸ (−898 ₸)</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>Следующий: Зерде-Фарма — 4 688 ₸ (+3 ₸)
+Исключены: Аптека MSP Астана — 3 787 ₸; Аптека от А до Я — 3 926 ₸</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-marmelad-zhevatel-nyi-so-vkusom-chernoi-smorodiny-pastilki-60-sht-110214154/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F117" t="n">
+        <v>123</v>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="H117" t="n">
+        <v>5601</v>
+      </c>
+      <c r="I117" s="3" t="inlineStr"/>
+      <c r="J117" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
+        </is>
+      </c>
+      <c r="K117" t="n">
+        <v>7365</v>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 7 365 ₸</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>Следующий: АлиС Фарм — 7 425 ₸ (+60 ₸)
+Исключены: Аптека от А до Я — 5 971 ₸; ФАРМАКОМ — 8 464 ₸</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-aktiv-forte-sprei-150-ml-1-sht-132806267/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F118" t="n">
+        <v>52</v>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="H118" t="n">
+        <v>3509</v>
+      </c>
+      <c r="I118" s="2" t="n">
+        <v>3509</v>
+      </c>
+      <c r="J118" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K118" t="n">
+        <v>3892</v>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>Grande Pharm — 3 892 ₸ (−383 ₸)</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Тумар — 3 893 ₸ (+1 ₸)
+Исключены: Аптека MSP Астана — 3 509 ₸; ФАРМАКОМ — 4 526 ₸</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F119" t="n">
+        <v>64</v>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="H119" t="n">
+        <v>1869</v>
+      </c>
+      <c r="I119" s="2" t="n">
+        <v>1869</v>
+      </c>
+      <c r="J119" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K119" t="n">
+        <v>2300</v>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>МегаФарм — 2 300 ₸ (−431 ₸)</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Гиппократ — 2 380 ₸ (+80 ₸)
+Исключены: Аптека MSP Астана — 1 869 ₸; ФАРМАКОМ — 2 273 ₸</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-bebi-sprei-8-11-g-l-125-ml-101111603/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F120" t="n">
+        <v>94</v>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="H120" t="n">
+        <v>3031</v>
+      </c>
+      <c r="I120" s="2" t="n">
+        <v>3031</v>
+      </c>
+      <c r="J120" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K120" t="n">
+        <v>3835</v>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>Аптека Тумар — 3 835 ₸ (−804 ₸)</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>Следующий: Садыхан Астана — 3 870 ₸ (+35 ₸)
+Исключены: Аптека MSP Астана — 3 031 ₸</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-gorlo-mini-sprei-70-77-ml-50-ml-101112166/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F121" t="n">
+        <v>44</v>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="H121" t="n">
+        <v>2804</v>
+      </c>
+      <c r="I121" s="2" t="n">
+        <v>2804</v>
+      </c>
+      <c r="J121" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K121" t="n">
+        <v>3325</v>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>ДЕЖУРНАЯ АПТЕКA — 3 325 ₸ (−521 ₸)</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>Следующий: Grande Pharm — 3 416 ₸ (+91 ₸)
+Исключены: Аптека MSP Астана — 2 804 ₸; ФАРМАКОМ — 3 417 ₸</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Аквалор горло спрей 0.025% 125 мл</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Аквалор горло спрей 0.025% 125 мл</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-gorlo-sprei-0-025-125-ml-101111519/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F122" t="n">
+        <v>136</v>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="H122" t="n">
+        <v>2942</v>
+      </c>
+      <c r="I122" s="2" t="n">
+        <v>2942</v>
+      </c>
+      <c r="J122" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K122" t="n">
+        <v>3839</v>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>Grande Pharm — 3 839 ₸ (−897 ₸)</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>Следующий: Садыхан Астана — 3 870 ₸ (+31 ₸)
+Исключены: Аптека MSP Астана — 2 942 ₸; ФАРМАКОМ — 3 840 ₸</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-soft-mini-sprei-30-33-ml-50-ml-101113223/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F123" t="n">
+        <v>20</v>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="H123" t="n">
+        <v>2381</v>
+      </c>
+      <c r="I123" s="2" t="n">
+        <v>2381</v>
+      </c>
+      <c r="J123" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K123" t="n">
+        <v>2707</v>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>Аптека Тумар — 2 707 ₸ (−326 ₸)</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>Следующий: Садыхан Астана — 2 890 ₸ (+183 ₸)
+Исключены: Аптека MSP Астана — 2 381 ₸; ФАРМАКОМ — 3 010 ₸</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Аквалор Софт спрей 125 мл</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Аквалор Софт спрей 125 мл</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-soft-sprei-125-ml-101112475/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F124" t="n">
+        <v>64</v>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="H124" t="n">
+        <v>3010</v>
+      </c>
+      <c r="I124" s="2" t="n">
+        <v>3010</v>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K124" t="n">
+        <v>3500</v>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>Садыхан Астана — 3 500 ₸ (−490 ₸)</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>Следующий: Grande Pharm — 4 070 ₸ (+570 ₸)
+Исключены: Аптека MSP Астана — 3 010 ₸; ФАРМАКОМ — 4 071 ₸</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-ekstra-forte-sprei-70-77-ml-125-ml-103525085/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F125" t="n">
+        <v>66</v>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="H125" t="n">
+        <v>2774</v>
+      </c>
+      <c r="I125" s="2" t="n">
+        <v>2774</v>
+      </c>
+      <c r="J125" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K125" t="n">
+        <v>3330</v>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>Садыхан Астана — 3 330 ₸ (−556 ₸)</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Тумар — 3 378 ₸ (+48 ₸)
+Исключены: Аптека MSP Астана — 2 774 ₸; ФАРМАКОМ — 3 621 ₸</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Витапрост таблетки 20 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Витапрост таблетки 20 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/vitaprost-tabletki-20-mg-20-sht-100973056/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F126" t="n">
+        <v>48</v>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="H126" t="n">
+        <v>7776</v>
+      </c>
+      <c r="I126" s="2" t="n">
+        <v>7776</v>
+      </c>
+      <c r="J126" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K126" t="n">
+        <v>8445</v>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>Grande Pharm — 8 445 ₸ (−669 ₸)</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>Следующий: Farm nomer 1 — 9 100 ₸ (+655 ₸)
+Исключены: Аптека MSP Астана — 7 776 ₸; ФАРМАКОМ — 8 892 ₸</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Гель Камистад Бэби 20 г</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Гель Камистад Бэби 20 г</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/gel-kamistad-bebi-20-g-142826425/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F127" t="n">
+        <v>66</v>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="H127" t="n">
+        <v>3538</v>
+      </c>
+      <c r="I127" s="2" t="n">
+        <v>3538</v>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K127" t="n">
+        <v>3800</v>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>Садыхан Астана — 3 800 ₸ (−262 ₸)</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>Следующий: ДЕЖУРНАЯ АПТЕКA — 4 320 ₸ (+520 ₸)
+Исключены: Аптека MSP Астана — 3 538 ₸; ФАРМАКОМ — 4 569 ₸</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Дульколакс таблетки 5 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Дульколакс таблетки 5 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-tabletki-5-mg-30-sht-101145922/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F128" t="n">
+        <v>51</v>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="H128" t="n">
+        <v>3052</v>
+      </c>
+      <c r="I128" s="2" t="n">
+        <v>3052</v>
+      </c>
+      <c r="J128" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K128" t="n">
+        <v>3500</v>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>Аптека Гиппократ — 3 500 ₸ (−448 ₸)</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Тумар — 3 504 ₸ (+4 ₸)
+Исключены: Аптека MSP Астана — 3 052 ₸; ФАРМАКОМ — 3 800 ₸</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-10-sht-106585450/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F129" t="n">
+        <v>58</v>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="H129" t="n">
+        <v>1372</v>
+      </c>
+      <c r="I129" s="2" t="n">
+        <v>1372</v>
+      </c>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K129" t="n">
+        <v>1869</v>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>Grande Pharm — 1 869 ₸ (−497 ₸)</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>Следующий: ДЕЖУРНАЯ АПТЕКA — 1 870 ₸ (+1 ₸)
+Исключены: Аптека MSP Астана — 1 372 ₸; ФАРМАКОМ — 2 152 ₸</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-30-sht-101147777/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F130" t="n">
+        <v>108</v>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="H130" t="n">
+        <v>3263</v>
+      </c>
+      <c r="I130" s="4" t="n">
+        <v>3263</v>
+      </c>
+      <c r="J130" s="4" t="inlineStr">
+        <is>
+          <t>Внимание: не самое выгодное предложение (+133 ₸)</t>
+        </is>
+      </c>
+      <c r="K130" t="n">
+        <v>3130</v>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>Садыхан Астана — 3 130 ₸ (+133 ₸)</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Гиппократ — 3 150 ₸ (+20 ₸)
+Исключены: Аптека MSP Астана — 3 263 ₸; ФАРМАКОМ — 4 282 ₸</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F131" t="n">
+        <v>14</v>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="H131" t="n">
+        <v>2195</v>
+      </c>
+      <c r="I131" s="2" t="n">
+        <v>2195</v>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K131" t="n">
+        <v>2429</v>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>Grande Pharm — 2 429 ₸ (−234 ₸)</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>Следующий: SALAMAT P — 2 430 ₸ (+1 ₸)
+Исключены: Аптека MSP Астана — 2 195 ₸; ФАРМАКОМ — 2 716 ₸</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Крем Низорал 2% 15 г</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Крем Низорал 2% 15 г</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/krem-nizoral-2-15-g-101333595/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F132" t="n">
+        <v>31</v>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H132" t="n">
+        <v>3329</v>
+      </c>
+      <c r="I132" s="2" t="n">
+        <v>3329</v>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K132" t="n">
+        <v>3683</v>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>Зерде-Фарма — 3 683 ₸ (−354 ₸)</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>Следующий: Ali Pharma — 3 800 ₸ (+117 ₸)
+Исключены: Аптека MSP Астана — 3 329 ₸; ФАРМАКОМ — 4 072 ₸</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-detskii-sirop-15-mg-5-ml-100-ml-101112520/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F133" t="n">
+        <v>73</v>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="H133" t="n">
+        <v>1855</v>
+      </c>
+      <c r="I133" s="2" t="n">
+        <v>1855</v>
+      </c>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K133" t="n">
+        <v>2320</v>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>Садыхан Астана — 2 320 ₸ (−465 ₸)</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>Следующий: Ali Pharma — 2 400 ₸ (+80 ₸)
+Исключены: Аптека MSP Астана — 1 855 ₸; ФАРМАКОМ — 2 663 ₸</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Лазолван таблетки 30 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Лазолван таблетки 30 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-tabletki-30-mg-20-sht-100990386/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F134" t="n">
+        <v>31</v>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H134" t="n">
+        <v>1525</v>
+      </c>
+      <c r="I134" s="2" t="n">
+        <v>1525</v>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K134" t="n">
+        <v>1792</v>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>Садыхан Астана — 1 792 ₸ (−267 ₸)</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>Следующий: SALAMAT P — 1 795 ₸ (+3 ₸)
+Исключены: Аптека MSP Астана — 1 525 ₸; ФАРМАКОМ — 2 434 ₸</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/magne-v6-premium-tabletki-100-mg-60-sht-101326865/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F135" t="n">
+        <v>427</v>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>427</t>
+        </is>
+      </c>
+      <c r="H135" t="n">
+        <v>5012</v>
+      </c>
+      <c r="I135" s="3" t="inlineStr"/>
+      <c r="J135" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
+        </is>
+      </c>
+      <c r="K135" t="n">
+        <v>6999</v>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>БИОСФЕРА — 6 999 ₸</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>Следующий: Farm nomer 1 — 7 000 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 7 460 ₸</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/magne-v6-tabletki-48-mg-5-mg-100-sht-122125816/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F136" t="n">
+        <v>67</v>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="H136" t="n">
+        <v>5955</v>
+      </c>
+      <c r="I136" s="3" t="inlineStr"/>
+      <c r="J136" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
+        </is>
+      </c>
+      <c r="K136" t="n">
+        <v>6490</v>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>БИОСФЕРА — 6 490 ₸</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Феникс ФК — 9 995 ₸ (+3 505 ₸)</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Простенал Форте №30 таблетки</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Простенал Форте №30 таблетки</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/prostenal-forte-30-tabletki-104726419/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F137" t="n">
+        <v>29</v>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H137" t="n">
+        <v>4177</v>
+      </c>
+      <c r="I137" s="2" t="n">
+        <v>4177</v>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K137" t="n">
+        <v>5650</v>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>АлиС Фарм — 5 650 ₸ (−1 473 ₸)</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Тумар — 5 728 ₸ (+78 ₸)
+Исключены: Аптека от А до Я — 4 124 ₸; Аптека MSP Астана — 4 177 ₸</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 15 шт</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 15 шт</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F138" t="n">
+        <v>6</v>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H138" t="n">
+        <v>1353</v>
+      </c>
+      <c r="I138" s="2" t="n">
+        <v>1353</v>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K138" t="n">
+        <v>1682</v>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>Amir &amp; D — 1 682 ₸ (−329 ₸)</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>Следующий: Farm nomer 1 — 1 850 ₸ (+168 ₸)
+Исключены: Аптека MSP Астана — 1 353 ₸; Аптека от А до Я — 1 442 ₸</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>Астана</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Аптека MSP Астана</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
+        </is>
+      </c>
+      <c r="F139" t="n">
+        <v>6</v>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H139" t="n">
+        <v>1935</v>
+      </c>
+      <c r="I139" s="2" t="n">
+        <v>1935</v>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K139" t="n">
+        <v>2265</v>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>Amir &amp; D — 2 265 ₸ (−330 ₸)</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>Следующий: Farm nomer 1 — 2 380 ₸ (+115 ₸)
+Исключены: Аптека MSP Астана — 1 935 ₸; ФАРМАКОМ — 2 410 ₸</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
           <t>Шымкент</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...23 lines deleted...]
-      <c r="J63" s="4" t="inlineStr">
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Фестал Н таблетки 212.5 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F140" t="n">
+        <v>46</v>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="H140" t="n">
+        <v>2814</v>
+      </c>
+      <c r="I140" s="2" t="n">
+        <v>2814</v>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 2 814 ₸</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O140" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P140" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 3х12 шт</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-3h12-sht-160856054/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F141" t="n">
+        <v>2</v>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H141" t="n">
+        <v>8560</v>
+      </c>
+      <c r="I141" s="3" t="n">
+        <v>9582</v>
+      </c>
+      <c r="J141" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 022 ₸</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 9 582 ₸</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O141" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P141" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 МГ таблетки 2х20 шт</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-2h20-sht-151649363/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F142" t="n">
+        <v>1</v>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H142" t="n">
+        <v>4734</v>
+      </c>
+      <c r="I142" s="2" t="n">
+        <v>4734</v>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 4 734 ₸; Аптека от А до Я — 4 953 ₸</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O142" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-20-sht-109029745/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P142" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Stada Витрум юниор шипучий таблетки 2х18 шт</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-2h18-sht-151649671/</t>
+        </is>
+      </c>
+      <c r="H143" t="n">
+        <v>4687</v>
+      </c>
+      <c r="I143" s="2" t="n">
+        <v>4688</v>
+      </c>
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 4 688 ₸</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O143" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-18-sht-109969068/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P143" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Гель Псило-бальзам 1% 20 г</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Гель Псило-бальзам 1% 2х20 г</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-2h20-g-160856273/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F144" t="n">
+        <v>4</v>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H144" t="n">
+        <v>3634</v>
+      </c>
+      <c r="I144" s="2" t="n">
+        <v>3634</v>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 3 634 ₸</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O144" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-20-g-101119126/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P144" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F145" t="n">
+        <v>2</v>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H145" t="n">
+        <v>6505</v>
+      </c>
+      <c r="I145" s="2" t="n">
+        <v>6506</v>
+      </c>
+      <c r="J145" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 6 506 ₸</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O145" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P145" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Зодак капли 10 мг/мл 20 мл</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Зодак капли 10 мг/мл 2х20 мл</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-2h20-ml-160856234/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F146" t="n">
+        <v>1</v>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H146" t="n">
+        <v>4784</v>
+      </c>
+      <c r="I146" s="2" t="n">
+        <v>4784</v>
+      </c>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 4 784 ₸</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O146" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-20-ml-101119108/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P146" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Камистад-Гель N 2 г 10 г</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Камистад-Гель N 2 г 2х10 г</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-2h10-g-160856175/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F147" t="n">
+        <v>1</v>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H147" t="n">
+        <v>4823</v>
+      </c>
+      <c r="I147" s="2" t="n">
+        <v>4824</v>
+      </c>
+      <c r="J147" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 4 824 ₸</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O147" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-10-g-101113112/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P147" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Кардиомагнил таблетки 75 мг 2х100 шт</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
+        </is>
+      </c>
+      <c r="F148" t="n">
+        <v>17</v>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H148" t="n">
+        <v>4541</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>4542</v>
+      </c>
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 4 542 ₸</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O148" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P148" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Кардиомагнил таблетки 75 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
+        </is>
+      </c>
+      <c r="F149" t="n">
+        <v>17</v>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H149" t="n">
+        <v>2085</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>2086</v>
+      </c>
+      <c r="J149" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 2 086 ₸</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O149" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P149" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 4 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 4 мг 2х10 шт</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-2h10-sht-160925747/</t>
+        </is>
+      </c>
+      <c r="F150" t="n">
+        <v>1</v>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H150" t="n">
+        <v>2440</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>2440</v>
+      </c>
+      <c r="J150" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 2 440 ₸</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O150" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-10-sht-104387429/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P150" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 8 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Ксефокам таблетки 8 мг 2х10 шт</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-2h10-sht-145183388/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F151" t="n">
+        <v>11</v>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H151" t="n">
+        <v>3734</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>3734</v>
+      </c>
+      <c r="J151" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 3 734 ₸</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O151" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-10-sht-106086235/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P151" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Лазолван Макс капсулы 75 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Лазолван Макс капсулы 75 мг 2х10 шт</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-2h10-sht-160856105/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F152" t="n">
+        <v>1</v>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H152" t="n">
+        <v>4299</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J152" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 4 300 ₸</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O152" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-10-sht-101076343/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P152" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Лазолван сироп 30 мг/5 мл 2х100 мл</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-2h100-ml-160856134/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F153" t="n">
+        <v>1</v>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H153" t="n">
+        <v>2925</v>
+      </c>
+      <c r="I153" s="2" t="n">
+        <v>2926</v>
+      </c>
+      <c r="J153" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 2 926 ₸</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O153" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-100-ml-101100285/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P153" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Низорал шампунь 2% 60 мл</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Низорал шампунь 2% 120 мл</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
+        </is>
+      </c>
+      <c r="F154" t="n">
+        <v>47</v>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="H154" t="n">
+        <v>9509</v>
+      </c>
+      <c r="I154" s="2" t="n">
+        <v>9510</v>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 9 510 ₸</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O154" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P154" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.05% 15 мл</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.05% 2х15 мл</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F155" t="n">
+        <v>22</v>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H155" t="n">
+        <v>4300</v>
+      </c>
+      <c r="I155" s="2" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 4 300 ₸</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O155" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P155" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.1% 15 мл</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Снуп спрей 0.1% 2х15 мл</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
+        </is>
+      </c>
+      <c r="F156" t="n">
+        <v>7</v>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H156" t="n">
+        <v>3308</v>
+      </c>
+      <c r="I156" s="2" t="n">
+        <v>3308</v>
+      </c>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 3 308 ₸</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O156" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P156" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Энтерожермина капсулы 2 млрд. спор 2х12 шт</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-2h12-sht-148571329/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F157" t="n">
+        <v>2</v>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H157" t="n">
+        <v>6388</v>
+      </c>
+      <c r="I157" s="2" t="n">
+        <v>6388</v>
+      </c>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>Нет внешних офферов</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>Нет второй цены
+Исключены: Аптека MSP Шымкент — 6 388 ₸</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+      <c r="O157" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
+        </is>
+      </c>
+      <c r="P157" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-30-sht-109029697/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F158" t="n">
+        <v>199</v>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>199</t>
+        </is>
+      </c>
+      <c r="H158" t="n">
+        <v>4002</v>
+      </c>
+      <c r="I158" s="2" t="n">
+        <v>4002</v>
+      </c>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K158" t="n">
+        <v>4600</v>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>ТОО "ELFAR (ЕЛФАР)" — 4 600 ₸ (−598 ₸)</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>Следующий: Raus Pharm — 4 611 ₸ (+11 ₸)
+Исключены: Аптека MSP Шымкент — 4 002 ₸; Аптека от А до Я — 4 120 ₸</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 60 шт</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Stada Витрум Иммунактив таблетки 60 шт</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-60-sht-110214102/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F159" t="n">
+        <v>106</v>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="H159" t="n">
+        <v>6763</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>6763</v>
+      </c>
+      <c r="J159" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K159" t="n">
+        <v>8100</v>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>Панацея-НС — 8 100 ₸ (−1 337 ₸)</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>Следующий: АлиС Фарм — 8 180 ₸ (+80 ₸)
+Исключены: Аптека MSP Шымкент — 6 763 ₸; Аптека от А до Я — 6 825 ₸</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Stada Витрум Энерджи таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Stada Витрум Энерджи таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-tabletki-30-sht-109029739/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F160" t="n">
+        <v>78</v>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="H160" t="n">
+        <v>3787</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>3787</v>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K160" t="n">
+        <v>4685</v>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>Family pharm — 4 685 ₸ (−898 ₸)</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>Следующий: Raus Pharm — 4 860 ₸ (+175 ₸)
+Исключены: Аптека MSP Шымкент — 3 787 ₸; Аптека от А до Я — 3 926 ₸</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/stada-vitrum-junior-marmelad-zhevatel-nyi-so-vkusom-chernoi-smorodiny-pastilki-60-sht-110214154/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F161" t="n">
+        <v>123</v>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="H161" t="n">
+        <v>5601</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>5601</v>
+      </c>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K161" t="n">
+        <v>7365</v>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 7 365 ₸ (−1 764 ₸)</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>Следующий: АлиС Фарм — 7 425 ₸ (+60 ₸)
+Исключены: Аптека MSP Шымкент — 5 601 ₸; Аптека от А до Я — 5 971 ₸</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-aktiv-forte-sprei-150-ml-1-sht-132806267/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F162" t="n">
+        <v>52</v>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="H162" t="n">
+        <v>3509</v>
+      </c>
+      <c r="I162" s="3" t="n">
+        <v>2195</v>
+      </c>
+      <c r="J162" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена ниже цели на 1 314 ₸</t>
+        </is>
+      </c>
+      <c r="K162" t="n">
+        <v>4299</v>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 4 299 ₸ (−2 104 ₸)</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 4 505 ₸ (+206 ₸)
+Исключены: Аптека MSP Шымкент — 2 195 ₸; ФАРМАКОМ — 3 916 ₸</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F163" t="n">
+        <v>64</v>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="H163" t="n">
+        <v>1869</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>1869</v>
+      </c>
+      <c r="J163" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K163" t="n">
+        <v>2500</v>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>Darihana83 — 2 500 ₸ (−631 ₸)</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>Следующий: БИОСФЕРА — 2 514 ₸ (+14 ₸)
+Исключены: Аптека MSP Шымкент — 1 869 ₸; ФАРМАКОМ — 2 066 ₸</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-bebi-sprei-8-11-g-l-125-ml-101111603/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F164" t="n">
+        <v>94</v>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="H164" t="n">
+        <v>3031</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>3031</v>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K164" t="n">
+        <v>4355</v>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>Darihana83 — 4 355 ₸ (−1 324 ₸)</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>Следующий: Raus Pharm — 4 389 ₸ (+34 ₸)
+Исключены: Аптека MSP Шымкент — 3 031 ₸; ФАРМАКОМ — 4 002 ₸</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-gorlo-mini-sprei-70-77-ml-50-ml-101112166/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F165" t="n">
+        <v>44</v>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="H165" t="n">
+        <v>2804</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>2804</v>
+      </c>
+      <c r="J165" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K165" t="n">
+        <v>3664</v>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 3 664 ₸ (−860 ₸)</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>Следующий: БИОСФЕРА — 3 767 ₸ (+103 ₸)
+Исключены: Аптека MSP Шымкент — 2 804 ₸; ФАРМАКОМ — 3 338 ₸</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Аквалор горло спрей 0.025% 125 мл</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Аквалор горло спрей 0.025% 125 мл</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-gorlo-sprei-0-025-125-ml-101111519/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F166" t="n">
+        <v>136</v>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="H166" t="n">
+        <v>2942</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>2942</v>
+      </c>
+      <c r="J166" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K166" t="n">
+        <v>4130</v>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>Darihana83 — 4 130 ₸ (−1 188 ₸)</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>Следующий: БИОСФЕРА — 4 261 ₸ (+131 ₸)
+Исключены: Аптека MSP Шымкент — 2 942 ₸; ФАРМАКОМ — 3 592 ₸</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-soft-mini-sprei-30-33-ml-50-ml-101113223/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F167" t="n">
+        <v>20</v>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="H167" t="n">
+        <v>2381</v>
+      </c>
+      <c r="I167" s="3" t="n">
+        <v>2774</v>
+      </c>
+      <c r="J167" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 393 ₸</t>
+        </is>
+      </c>
+      <c r="K167" t="n">
+        <v>3240</v>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 3 240 ₸ (−466 ₸)</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>Следующий: БИОСФЕРА — 3 429 ₸ (+189 ₸)
+Исключены: Аптека MSP Шымкент — 2 774 ₸; ФАРМАКОМ — 2 852 ₸</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Аквалор Софт спрей 125 мл</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Аквалор Софт спрей 125 мл</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-soft-sprei-125-ml-101112475/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F168" t="n">
+        <v>64</v>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="H168" t="n">
+        <v>3010</v>
+      </c>
+      <c r="I168" s="3" t="inlineStr"/>
+      <c r="J168" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>Нет продавцов</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>Нет второй цены</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/akvalor-ekstra-forte-sprei-70-77-ml-125-ml-103525085/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F169" t="n">
+        <v>66</v>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="H169" t="n">
+        <v>2774</v>
+      </c>
+      <c r="I169" s="3" t="n">
+        <v>3875</v>
+      </c>
+      <c r="J169" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 101 ₸</t>
+        </is>
+      </c>
+      <c r="K169" t="n">
+        <v>3874</v>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 3 874 ₸ (+1 ₸)</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 3 965 ₸ (+91 ₸)
+Исключены: ФАРМАКОМ — 3 873 ₸; Аптека MSP Шымкент — 3 875 ₸</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Витапрост таблетки 20 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Витапрост таблетки 20 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/vitaprost-tabletki-20-mg-20-sht-100973056/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F170" t="n">
+        <v>48</v>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="H170" t="n">
+        <v>7776</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>7776</v>
+      </c>
+      <c r="J170" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K170" t="n">
+        <v>9095</v>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>MEDEL — 9 095 ₸ (−1 319 ₸)</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 9 560 ₸ (+465 ₸)
+Исключены: Аптека MSP Шымкент — 7 776 ₸; ФАРМАКОМ — 8 604 ₸</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Гель Камистад Бэби 20 г</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Гель Камистад Бэби 20 г</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/gel-kamistad-bebi-20-g-142826425/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F171" t="n">
+        <v>66</v>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="H171" t="n">
+        <v>3538</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>3538</v>
+      </c>
+      <c r="J171" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K171" t="n">
+        <v>4446</v>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 4 446 ₸ (−908 ₸)</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 4 525 ₸ (+79 ₸)
+Исключены: Аптека MSP Шымкент — 3 538 ₸; ФАРМАКОМ — 4 521 ₸</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Дульколакс таблетки 5 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Дульколакс таблетки 5 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/dul-kolaks-tabletki-5-mg-30-sht-101145922/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F172" t="n">
+        <v>51</v>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="H172" t="n">
+        <v>3052</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>3052</v>
+      </c>
+      <c r="J172" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K172" t="n">
+        <v>3989</v>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 3 989 ₸ (−937 ₸)</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 3 995 ₸ (+6 ₸)
+Исключены: Аптека MSP Шымкент — 3 052 ₸; ФАРМАКОМ — 3 717 ₸</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 10 шт</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-10-sht-106585450/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F173" t="n">
+        <v>58</v>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="H173" t="n">
+        <v>1372</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>1372</v>
+      </c>
+      <c r="J173" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K173" t="n">
+        <v>1483</v>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 1 483 ₸ (−111 ₸)</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 1 775 ₸ (+292 ₸)
+Исключены: Аптека MSP Шымкент — 1 372 ₸; ФАРМАКОМ — 1 778 ₸</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Зодак таблетки 10 мг 30 шт</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-30-sht-101147777/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F174" t="n">
+        <v>108</v>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="H174" t="n">
+        <v>3263</v>
+      </c>
+      <c r="I174" s="2" t="n">
+        <v>3263</v>
+      </c>
+      <c r="J174" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K174" t="n">
+        <v>3322</v>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 3 322 ₸ (−59 ₸)</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 4 220 ₸ (+898 ₸)
+Исключены: Аптека MSP Шымкент — 3 263 ₸; ФАРМАКОМ — 4 389 ₸</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F175" t="n">
+        <v>14</v>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="H175" t="n">
+        <v>2195</v>
+      </c>
+      <c r="I175" s="3" t="n">
+        <v>2690</v>
+      </c>
+      <c r="J175" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 495 ₸</t>
+        </is>
+      </c>
+      <c r="K175" t="n">
+        <v>2421</v>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 2 421 ₸ (+269 ₸)</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 2 555 ₸ (+134 ₸)
+Исключены: Аптека MSP Шымкент — 2 690 ₸; ФАРМАКОМ — 2 795 ₸</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Крем Низорал 2% 15 г</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Крем Низорал 2% 15 г</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/krem-nizoral-2-15-g-101333595/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F176" t="n">
+        <v>31</v>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H176" t="n">
+        <v>3329</v>
+      </c>
+      <c r="I176" s="2" t="n">
+        <v>3329</v>
+      </c>
+      <c r="J176" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K176" t="n">
+        <v>3683</v>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>Зерде-Фарма — 3 683 ₸ (−354 ₸)</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>Следующий: Raus Pharm — 3 712 ₸ (+29 ₸)
+Исключены: Аптека MSP Шымкент — 3 329 ₸; ФАРМАКОМ — 3 885 ₸</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-detskii-sirop-15-mg-5-ml-100-ml-101112520/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F177" t="n">
+        <v>73</v>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="H177" t="n">
+        <v>1855</v>
+      </c>
+      <c r="I177" s="2" t="n">
+        <v>1855</v>
+      </c>
+      <c r="J177" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K177" t="n">
+        <v>2446</v>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 2 446 ₸ (−591 ₸)</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>Следующий: Darihana83 — 2 580 ₸ (+134 ₸)
+Исключены: Аптека MSP Шымкент — 1 855 ₸; ФАРМАКОМ — 2 601 ₸</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Лазолван таблетки 30 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Лазолван таблетки 30 мг 20 шт</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/lazolvan-tabletki-30-mg-20-sht-100990386/?c=710000000</t>
+        </is>
+      </c>
+      <c r="F178" t="n">
+        <v>31</v>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H178" t="n">
+        <v>1525</v>
+      </c>
+      <c r="I178" s="2" t="n">
+        <v>1525</v>
+      </c>
+      <c r="J178" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K178" t="n">
+        <v>2295</v>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>Darihana83 — 2 295 ₸ (−770 ₸)</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>Следующий: БИОСФЕРА — 2 391 ₸ (+96 ₸)
+Исключены: Аптека MSP Шымкент — 1 525 ₸; ФАРМАКОМ — 2 378 ₸</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/magne-v6-premium-tabletki-100-mg-60-sht-101326865/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F179" t="n">
+        <v>427</v>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>427</t>
+        </is>
+      </c>
+      <c r="H179" t="n">
+        <v>5012</v>
+      </c>
+      <c r="I179" s="2" t="n">
+        <v>5012</v>
+      </c>
+      <c r="J179" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K179" t="n">
+        <v>5909</v>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>Raus Pharm — 5 909 ₸ (−897 ₸)</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>Следующий: БИОСФЕРА — 7 137 ₸ (+1 228 ₸)
+Исключены: Аптека MSP Шымкент — 5 012 ₸; ФАРМАКОМ — 7 137 ₸</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/magne-v6-tabletki-48-mg-5-mg-100-sht-122125816/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F180" t="n">
+        <v>67</v>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="H180" t="n">
+        <v>5955</v>
+      </c>
+      <c r="I180" s="3" t="inlineStr"/>
+      <c r="J180" s="3" t="inlineStr">
         <is>
           <t>Продавец отсутствует</t>
         </is>
       </c>
-      <c r="K63" t="n">
-[...14 lines deleted...]
-          <t>28.02.2026 12:56</t>
+      <c r="K180" t="n">
+        <v>7150</v>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>БИОСФЕРА — 7 150 ₸</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>Следующий: EUROPHARMA — 10 180 ₸ (+3 030 ₸)
+Исключены: ФАРМАКОМ — 9 421 ₸</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Простенал Форте №30 таблетки</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Простенал Форте №30 таблетки</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/prostenal-forte-30-tabletki-104726419/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F181" t="n">
+        <v>29</v>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H181" t="n">
+        <v>4177</v>
+      </c>
+      <c r="I181" s="2" t="n">
+        <v>4177</v>
+      </c>
+      <c r="J181" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K181" t="n">
+        <v>5650</v>
+      </c>
+      <c r="L181" t="inlineStr">
+        <is>
+          <t>АлиС Фарм — 5 650 ₸ (−1 473 ₸)</t>
+        </is>
+      </c>
+      <c r="M181" t="inlineStr">
+        <is>
+          <t>Следующий: Аптека Тумар — 5 728 ₸ (+78 ₸)
+Исключены: Аптека от А до Я — 4 124 ₸; Аптека MSP Шымкент — 4 177 ₸</t>
+        </is>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 15 шт</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 15 шт</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
+        </is>
+      </c>
+      <c r="F182" t="n">
+        <v>6</v>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H182" t="n">
+        <v>1353</v>
+      </c>
+      <c r="I182" s="2" t="n">
+        <v>1353</v>
+      </c>
+      <c r="J182" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K182" t="n">
+        <v>1682</v>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>Amir &amp; D — 1 682 ₸ (−329 ₸)</t>
+        </is>
+      </c>
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>Следующий: Farm nomer 1 — 1 850 ₸ (+168 ₸)
+Исключены: Аптека MSP Шымкент — 1 353 ₸; Аптека от А до Я — 1 442 ₸</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Шымкент</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Аптека MSP Шымкент</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Синулан Дуо Форте таблетки 30 шт</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
+        </is>
+      </c>
+      <c r="F183" t="n">
+        <v>6</v>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H183" t="n">
+        <v>1935</v>
+      </c>
+      <c r="I183" s="2" t="n">
+        <v>1935</v>
+      </c>
+      <c r="J183" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
+        </is>
+      </c>
+      <c r="K183" t="n">
+        <v>2265</v>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>Amir &amp; D — 2 265 ₸ (−330 ₸)</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>Следующий: Farm nomer 1 — 2 380 ₸ (+115 ₸)
+Исключены: Аптека MSP Шымкент — 1 935 ₸; ФАРМАКОМ — 2 268 ₸</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>30.04.2026 01:18</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>