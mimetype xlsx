--- v1 (2026-04-29)
+++ v2 (2026-06-23)
@@ -667,82 +667,85 @@
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 20 шт</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>51 (+0)</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2759</v>
       </c>
       <c r="I2" s="2" t="n">
         <v>2759</v>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
+      <c r="K2" t="n">
+        <v>2758</v>
+      </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Акбулак Фарма — 2 758 ₸ (+1 ₸)</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 2 759 ₸; Аптека MSP Алматы — 2 814 ₸</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
         </is>
       </c>
       <c r="P2" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
@@ -768,673 +771,664 @@
       </c>
       <c r="H3" t="n">
         <v>9025</v>
       </c>
       <c r="I3" s="2" t="n">
         <v>9025</v>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 9 025 ₸; Аптека MSP Алматы — 9 582 ₸</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P3" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Stada ВИТРУМ ВИТАМИН С 900 МГ таблетки 2х20 шт</t>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-2h20-sht-151649363/?c=750000000</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>4953</v>
       </c>
-      <c r="I4" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I4" s="3" t="inlineStr"/>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Алматы — 4 734 ₸; Аптека от А до Я — 4 953 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-20-sht-109029745/?c=750000000</t>
         </is>
       </c>
       <c r="P4" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ КИДС №18 ТАБЛЕТКИ ШИПУЧИЕ</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Stada Витрум Кидс шипучие таблетки 2х18 шт</t>
+          <t>Stada ВИТРУМ КИДС №18 ТАБЛЕТКИ ШИПУЧИЕ</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-kids-shipuchie-tabletki-2h18-sht-151649908/</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>4953</v>
       </c>
-      <c r="I5" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I5" s="3" t="inlineStr"/>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 4 953 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-kids-18-tabletki-shipuchie-109030025/?c=750000000</t>
         </is>
       </c>
       <c r="P5" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Stada Витрум юниор шипучий таблетки 2х18 шт</t>
+          <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-2h18-sht-151649671/</t>
+        </is>
+      </c>
+      <c r="F6" t="n">
+        <v>1</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>4921</v>
       </c>
-      <c r="I6" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I6" s="3" t="inlineStr"/>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Алматы — 4 688 ₸; Аптека от А до Я — 4 921 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-18-sht-109969068/?c=750000000</t>
         </is>
       </c>
       <c r="P6" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Гель Псило-бальзам 1% 2х20 г</t>
+          <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-2h20-g-160856273/?c=710000000</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>3626</v>
       </c>
-      <c r="I7" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I7" s="3" t="inlineStr"/>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 626 ₸; Аптека MSP Алматы — 3 634 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-20-g-101119126/?c=750000000</t>
         </is>
       </c>
       <c r="P7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
+          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>6944</v>
       </c>
-      <c r="I8" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I8" s="3" t="inlineStr"/>
+      <c r="J8" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 6 944 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
         </is>
       </c>
       <c r="P8" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Зодак капли 10 мг/мл 20 мл</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Зодак капли 10 мг/мл 2х20 мл</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-2h20-ml-160856234/?c=710000000</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>4683</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>4683</v>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 4 683 ₸; Аптека MSP Алматы — 4 784 ₸</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-20-ml-101119108/?c=750000000</t>
         </is>
       </c>
       <c r="P9" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Камистад-Гель N 2 г 10 г</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Камистад-Гель N 2 г 2х10 г</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-2h10-g-160856175/?c=710000000</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2 (+0)</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>4800</v>
       </c>
-      <c r="I10" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I10" s="3" t="inlineStr"/>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 4 800 ₸; Аптека MSP Алматы — 4 824 ₸</t>
+Исключены: Аптека MSP Алматы — 4 823 ₸</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-10-g-101113112/?c=750000000</t>
         </is>
       </c>
       <c r="P10" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 100 шт</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 2х100 шт</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>4571</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>4571</v>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 4 571 ₸</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
         </is>
       </c>
       <c r="P11" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 30 шт</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21 (+0)</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>2072</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>2072</v>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 2 072 ₸; Аптека MSP Алматы — 2 086 ₸</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
         </is>
       </c>
       <c r="P12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 4 мг 10 шт</t>
@@ -1460,2618 +1454,2624 @@
       </c>
       <c r="H13" t="n">
         <v>2282</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>2282</v>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 2 282 ₸; Аптека MSP Алматы — 2 440 ₸</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-10-sht-104387429/?c=750000000</t>
         </is>
       </c>
       <c r="P13" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 8 мг 10 шт</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 8 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-2h10-sht-145183388/?c=750000000</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>3696</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>3696</v>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 3 696 ₸; Аптека MSP Алматы — 3 734 ₸</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-10-sht-106086235/?c=750000000</t>
         </is>
       </c>
       <c r="P14" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Лазолван Макс капсулы 75 мг 10 шт</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Лазолван Макс капсулы 75 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-2h10-sht-160856105/?c=710000000</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>1</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>1 (+0)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>4425</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>4425</v>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Алматы — 4 300 ₸; Аптека от А до Я — 4 425 ₸</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-10-sht-101076343/?c=750000000</t>
         </is>
       </c>
       <c r="P15" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Лазолван сироп 30 мг/5 мл 2х100 мл</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-2h100-ml-160856134/?c=710000000</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>1 (+0)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>2880</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>2880</v>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 880 ₸; Аптека MSP Алматы — 2 926 ₸</t>
+Исключены: Аптека от А до Я — 2 880 ₸</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-100-ml-101100285/?c=750000000</t>
         </is>
       </c>
       <c r="P16" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Низорал шампунь 2% 60 мл</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Низорал шампунь 2% 120 мл</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>47 (+0)</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>8775</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>8775</v>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 8 775 ₸; Аптека MSP Алматы — 9 510 ₸</t>
+Исключены: Аптека от А до Я — 8 775 ₸; Аптека MSP Алматы — 9 509 ₸</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
         </is>
       </c>
       <c r="P17" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Снуп спрей 0.05% 15 мл</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Снуп спрей 0.05% 2х15 мл</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>4208</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>4208</v>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 4 208 ₸; Аптека MSP Алматы — 4 300 ₸</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
         </is>
       </c>
       <c r="P18" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Снуп спрей 0.1% 15 мл</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Снуп спрей 0.1% 2х15 мл</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>3198</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>3198</v>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 3 198 ₸; Аптека MSP Алматы — 3 308 ₸</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
         </is>
       </c>
       <c r="P19" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 2х12 шт</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-2h12-sht-148571329/?c=750000000</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>2</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2 (+0)</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>6735</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>6735</v>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Алматы — 6 388 ₸; Аптека от А до Я — 6 735 ₸</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P20" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ВИТАЛИТИ 50&amp;#43; жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ВИТАЛИТИ 50&amp;#43; жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitaliti-50-zhevatel-nye-gammisy-60-sht-154886317/?c=750000000</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>6230</v>
       </c>
-      <c r="I21" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I21" s="3" t="n">
+        <v>7547</v>
+      </c>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 317 ₸</t>
         </is>
       </c>
       <c r="K21" t="n">
         <v>6440</v>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>Центральная Социальная Аптека — 6 440 ₸ (−210 ₸)</t>
+          <t>Центральная Социальная Аптека — 6 440 ₸ (+1 107 ₸)</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>Следующий: Аптечная сеть Омега — 6 969 ₸ (+529 ₸)
-Исключены: Аптека от А до Я — 6 230 ₸</t>
+          <t>Следующий: Аптечная сеть Омега — 7 070 ₸ (+630 ₸)
+Исключены: Аптека от А до Я — 7 547 ₸</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ИММУНАКТИВ жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ИММУНАКТИВ жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-zhevatel-nye-gammisy-60-sht-154880893/?c=750000000</t>
         </is>
       </c>
       <c r="F22" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>6760</v>
       </c>
-      <c r="I22" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I22" s="3" t="n">
+        <v>8389</v>
+      </c>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 629 ₸</t>
         </is>
       </c>
       <c r="K22" t="n">
-        <v>7520</v>
+        <v>8390</v>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>BiPharm — 7 520 ₸ (−760 ₸)</t>
+          <t>Центральная Социальная Аптека — 8 390 ₸ (−1 ₸)</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>Следующий: SALAMAT P — 8 235 ₸ (+715 ₸)
-Исключены: Аптека от А до Я — 6 760 ₸</t>
+          <t>Следующий: Amir &amp; D — 8 442 ₸ (+52 ₸)
+Исключены: Аптека от А до Я — 8 389 ₸</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-30-sht-109029697/?c=750000000</t>
         </is>
       </c>
       <c r="F23" t="n">
         <v>199</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>199 (+0)</t>
+          <t>199</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>4120</v>
       </c>
-      <c r="I23" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I23" s="3" t="inlineStr"/>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K23" t="n">
-        <v>4600</v>
+        <v>4689</v>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>ТОО "ELFAR (ЕЛФАР)" — 4 600 ₸ (−480 ₸)</t>
+          <t>АлиС Фарм — 4 689 ₸</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 4 650 ₸ (+50 ₸)
-Исключены: Аптека MSP Алматы — 4 002 ₸; Аптека от А до Я — 4 120 ₸</t>
+          <t>Следующий: ТОО ФАРМ-CENTRE — 4 690 ₸ (+1 ₸)
+Исключены: Аптека MSP Алматы — 4 835 ₸; ФАРМАКОМ — 5 180 ₸</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-60-sht-110214102/?c=750000000</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>107</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>6825</v>
       </c>
-      <c r="I24" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I24" s="3" t="n">
+        <v>9594</v>
+      </c>
+      <c r="J24" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 769 ₸</t>
         </is>
       </c>
       <c r="K24" t="n">
-        <v>8100</v>
+        <v>8154</v>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>Панацея-НС — 8 100 ₸ (−1 275 ₸)</t>
+          <t>Добрая Аптека — 8 154 ₸ (+1 440 ₸)</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 8 180 ₸ (+80 ₸)
-Исключены: Аптека MSP Алматы — 6 763 ₸; Аптека от А до Я — 6 825 ₸</t>
+          <t>Следующий: Зерде-Фарма — 8 155 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 8 771 ₸; Аптека MSP Алматы — 8 840 ₸</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ КИДС ПРОИММУН сироп 150</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ КИДС ПРОИММУН сироп 150</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-kids-proimmun-sirop-150-154885972/?c=750000000</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>8 (+0)</t>
+          <t>10</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>2856</v>
       </c>
-      <c r="I25" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I25" s="3" t="n">
+        <v>4254</v>
+      </c>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 398 ₸</t>
         </is>
       </c>
       <c r="K25" t="n">
-        <v>3750</v>
+        <v>3779</v>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>АлиС Фарм — 3 750 ₸ (−894 ₸)</t>
+          <t>АлиС Фарм — 3 779 ₸ (+475 ₸)</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>Следующий: Аптечный Дом — 3 780 ₸ (+30 ₸)
-Исключены: Аптека от А до Я — 2 856 ₸</t>
+          <t>Следующий: Аптечный Дом — 3 780 ₸ (+1 ₸)
+Исключены: Аптека от А до Я — 4 254 ₸</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ЭНЕРДЖИ жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ЭНЕРДЖИ жевательные гаммисы 60 шт</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-zhevatel-nye-gammisy-60-sht-154879128/?c=750000000</t>
         </is>
       </c>
+      <c r="F26" t="n">
+        <v>3</v>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
       <c r="H26" t="n">
         <v>5740</v>
       </c>
-      <c r="I26" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I26" s="3" t="n">
+        <v>8099</v>
+      </c>
+      <c r="J26" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 359 ₸</t>
         </is>
       </c>
       <c r="K26" t="n">
-        <v>6604</v>
+        <v>6968</v>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 6 604 ₸ (−864 ₸)</t>
+          <t>Amir &amp; D — 6 968 ₸ (+1 131 ₸)</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>Следующий: Аптечная сеть Омега — 6 969 ₸ (+365 ₸)
-Исключены: Аптека от А до Я — 5 740 ₸</t>
+          <t>Следующий: Аптечная сеть Омега — 6 969 ₸ (+1 ₸)
+Исключены: Аптека от А до Я — 8 099 ₸</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-tabletki-30-sht-109029739/?c=750000000</t>
         </is>
       </c>
       <c r="F27" t="n">
         <v>78</v>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>3926</v>
       </c>
-      <c r="I27" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I27" s="3" t="n">
+        <v>5299</v>
+      </c>
+      <c r="J27" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 373 ₸</t>
         </is>
       </c>
       <c r="K27" t="n">
         <v>4400</v>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>Аптека Гаухартас фарм — 4 400 ₸ (−474 ₸)</t>
+          <t>Аптека Гаухартас фарм — 4 400 ₸ (+899 ₸)</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>Следующий: Family pharm — 4 685 ₸ (+285 ₸)
-Исключены: Аптека MSP Алматы — 3 787 ₸; Аптека от А до Я — 3 926 ₸</t>
+          <t>Следующий: Добрая Аптека — 4 889 ₸ (+489 ₸)
+Исключены: ФАРМАКОМ — 5 071 ₸; Аптека MSP Алматы — 5 075 ₸</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-marmelad-zhevatel-nyi-so-vkusom-chernoi-smorodiny-pastilki-60-sht-110214154/?c=750000000</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>124</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>5971</v>
       </c>
-      <c r="I28" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I28" s="3" t="n">
+        <v>7889</v>
+      </c>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 918 ₸</t>
         </is>
       </c>
       <c r="K28" t="n">
-        <v>7150</v>
+        <v>7379</v>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>Зерде-Фарма — 7 150 ₸ (−1 179 ₸)</t>
+          <t>Добрая Аптека — 7 379 ₸ (+510 ₸)</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 7 150 ₸
-Исключены: Аптека MSP Алматы — 5 601 ₸; Аптека от А до Я — 5 971 ₸</t>
+          <t>Следующий: Акбулак Фарма — 7 380 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 7 442 ₸; Аптека MSP Алматы — 7 500 ₸</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Stada Уринал Нефро капсулы 60 шт</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Stada Уринал Нефро капсулы 60 шт</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-urinal-nefro-kapsuly-60-sht-116278435/?c=750000000</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>18</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>6356</v>
       </c>
-      <c r="I29" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I29" s="3" t="n">
+        <v>8433</v>
+      </c>
+      <c r="J29" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 077 ₸</t>
         </is>
       </c>
       <c r="K29" t="n">
         <v>7495</v>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>Аптека Тумар — 7 495 ₸ (−1 139 ₸)</t>
+          <t>Аптека Тумар — 7 495 ₸ (+938 ₸)</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>Следующий: Farm nomer 1 — 7 500 ₸ (+5 ₸)
-Исключены: Аптека от А до Я — 6 356 ₸; ФАРМАКОМ — 9 592 ₸</t>
+Исключены: Аптека от А до Я — 8 433 ₸; ФАРМАКОМ — 9 592 ₸</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-aktiv-forte-sprei-150-ml-1-sht-132806267/?c=750000000</t>
         </is>
       </c>
       <c r="F30" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>55</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>3400</v>
       </c>
-      <c r="I30" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I30" s="3" t="n">
+        <v>4399</v>
+      </c>
+      <c r="J30" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 999 ₸</t>
         </is>
       </c>
       <c r="K30" t="n">
-        <v>4150</v>
+        <v>4149</v>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>Raus Pharm — 4 150 ₸ (−750 ₸)</t>
+          <t>Добрая Аптека — 4 149 ₸ (+250 ₸)</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Садыхан — 4 332 ₸ (+182 ₸)
-Исключены: Аптека от А до Я — 3 400 ₸; Аптека MSP Алматы — 3 509 ₸</t>
+          <t>Следующий: Raus Pharm — 4 150 ₸ (+1 ₸)
+Исключены: Аптека MSP Алматы — 4 300 ₸; Аптека от А до Я — 4 399 ₸</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
         </is>
       </c>
       <c r="F31" t="n">
         <v>64</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1868</v>
       </c>
-      <c r="I31" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I31" s="3" t="n">
+        <v>2537</v>
+      </c>
+      <c r="J31" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 669 ₸</t>
         </is>
       </c>
       <c r="K31" t="n">
-        <v>2272</v>
+        <v>2536</v>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>Зерде-Фарма — 2 272 ₸ (−404 ₸)</t>
+          <t>Акбулак Фарма — 2 536 ₸ (+1 ₸)</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 2 402 ₸ (+130 ₸)
-Исключены: Аптека от А до Я — 1 868 ₸; Аптека MSP Алматы — 1 869 ₸</t>
+          <t>Следующий: Raus Pharm — 2 538 ₸ (+2 ₸)
+Исключены: Аптека от А до Я — 2 537 ₸</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-bebi-sprei-8-11-g-l-125-ml-101111603/?c=750000000</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>99</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>3087</v>
       </c>
-      <c r="I32" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I32" s="3" t="n">
+        <v>4229</v>
+      </c>
+      <c r="J32" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 142 ₸</t>
         </is>
       </c>
       <c r="K32" t="n">
-        <v>4250</v>
+        <v>3873</v>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>Центральная Социальная Аптека — 4 250 ₸ (−1 163 ₸)</t>
+          <t>Зерде-Фарма — 3 873 ₸ (+356 ₸)</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>Следующий: Зерде-Фарма — 4 313 ₸ (+63 ₸)
-Исключены: Аптека MSP Алматы — 3 031 ₸; Аптека от А до Я — 3 087 ₸</t>
+          <t>Следующий: Добрая Аптека — 4 024 ₸ (+151 ₸)
+Исключены: ФАРМАКОМ — 4 181 ₸; Аптека от А до Я — 4 229 ₸</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-gorlo-mini-sprei-70-77-ml-50-ml-101112166/?c=750000000</t>
         </is>
       </c>
       <c r="F33" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>44 (+0)</t>
+          <t>45</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>2794</v>
       </c>
-      <c r="I33" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I33" s="3" t="n">
+        <v>3529</v>
+      </c>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 735 ₸</t>
         </is>
       </c>
       <c r="K33" t="n">
-        <v>3311</v>
+        <v>3476</v>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 3 311 ₸ (−517 ₸)</t>
+          <t>Акбулак Фарма — 3 476 ₸ (+53 ₸)</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>Следующий: Аптека WellCare — 3 530 ₸ (+219 ₸)
-Исключены: ФАРМАКОМ — 2 793 ₸; Аптека от А до Я — 2 794 ₸</t>
+          <t>Следующий: Добрая Аптека — 3 477 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 3 512 ₸; Аптека от А до Я — 3 529 ₸</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-gorlo-sprei-0-025-125-ml-101111519/?c=750000000</t>
         </is>
       </c>
       <c r="F34" t="n">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>138 (+0)</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>2940</v>
       </c>
-      <c r="I34" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I34" s="3" t="n">
+        <v>4033</v>
+      </c>
+      <c r="J34" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 093 ₸</t>
         </is>
       </c>
       <c r="K34" t="n">
-        <v>4110</v>
+        <v>4033</v>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>Центральная Социальная Аптека — 4 110 ₸ (−1 170 ₸)</t>
+          <t>Добрая Аптека — 4 033 ₸</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Садыхан — 4 230 ₸ (+120 ₸)
-Исключены: Аптека от А до Я — 2 940 ₸; Аптека MSP Алматы — 2 942 ₸</t>
+          <t>Следующий: Центральная Социальная Аптека — 4 110 ₸ (+77 ₸)
+Исключены: Аптека от А до Я — 4 033 ₸; Аптека MSP Алматы — 4 120 ₸</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-soft-mini-sprei-30-33-ml-50-ml-101113223/?c=750000000</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>20 (+0)</t>
+          <t>22</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>2373</v>
       </c>
-      <c r="I35" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I35" s="3" t="n">
+        <v>3101</v>
+      </c>
+      <c r="J35" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 728 ₸</t>
         </is>
       </c>
       <c r="K35" t="n">
-        <v>2530</v>
+        <v>3031</v>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>Аптека Садыхан — 2 530 ₸ (−157 ₸)</t>
+          <t>Акбулак Фарма — 3 031 ₸ (+70 ₸)</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 2 837 ₸ (+307 ₸)
-Исключены: Аптека от А до Я — 2 373 ₸; Аптека MSP Алматы — 2 381 ₸</t>
+          <t>Следующий: Зерде-Фарма — 3 032 ₸ (+1 ₸)
+Исключены: Аптека от А до Я — 3 101 ₸; Аптека MSP Алматы — 3 335 ₸</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-soft-sprei-125-ml-101112475/?c=750000000</t>
         </is>
       </c>
       <c r="F36" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>64 (+0)</t>
+          <t>65</t>
         </is>
       </c>
       <c r="H36" t="n">
         <v>3220</v>
       </c>
-      <c r="I36" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I36" s="3" t="n">
+        <v>4309</v>
+      </c>
+      <c r="J36" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 089 ₸</t>
         </is>
       </c>
       <c r="K36" t="n">
-        <v>4145</v>
+        <v>4162</v>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>Аптека Садыхан — 4 145 ₸ (−925 ₸)</t>
+          <t>Аптека Садыхан — 4 162 ₸ (+147 ₸)</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 4 222 ₸ (+77 ₸)
-Исключены: Аптека MSP Алматы — 3 010 ₸; Аптека от А до Я — 3 220 ₸</t>
+          <t>Следующий: Добрая Аптека — 4 163 ₸ (+1 ₸)
+Исключены: Аптека MSP Алматы — 4 215 ₸; Аптека от А до Я — 4 309 ₸</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-ekstra-forte-sprei-70-77-ml-125-ml-103525085/?c=750000000</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H37" t="n">
         <v>2870</v>
       </c>
-      <c r="I37" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I37" s="3" t="n">
+        <v>3819</v>
+      </c>
+      <c r="J37" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 949 ₸</t>
         </is>
       </c>
       <c r="K37" t="n">
-        <v>3635</v>
+        <v>3578</v>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>Аптека WellCare — 3 635 ₸ (−765 ₸)</t>
+          <t>Зерде-Фарма — 3 578 ₸ (+241 ₸)</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 3 637 ₸ (+2 ₸)
-Исключены: Аптека MSP Алматы — 2 774 ₸; Аптека от А до Я — 2 870 ₸</t>
+          <t>Следующий: Аптека WellCare — 3 635 ₸ (+57 ₸)
+Исключены: Аптека от А до Я — 3 819 ₸; Аптека MSP Алматы — 3 925 ₸</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/vitaprost-tabletki-20-mg-20-sht-100973056/?c=750000000</t>
         </is>
       </c>
       <c r="F38" t="n">
         <v>48</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>7365</v>
       </c>
-      <c r="I38" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I38" s="3" t="n">
+        <v>9534</v>
+      </c>
+      <c r="J38" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 169 ₸</t>
         </is>
       </c>
       <c r="K38" t="n">
-        <v>8381</v>
+        <v>9285</v>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 8 381 ₸ (−1 016 ₸)</t>
+          <t>Аптека Садыхан — 9 285 ₸ (+249 ₸)</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>Следующий: Аптечный Дом — 9 535 ₸ (+1 154 ₸)
-Исключены: Аптека от А до Я — 7 365 ₸; Аптека MSP Алматы — 7 776 ₸</t>
+          <t>Следующий: Добрая Аптека — 9 294 ₸ (+9 ₸)
+Исключены: ФАРМАКОМ — 9 286 ₸; Аптека от А до Я — 9 534 ₸</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-kamistad-bebi-20-g-142826425/?c=750000000</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>68</t>
         </is>
       </c>
       <c r="H39" t="n">
         <v>3559</v>
       </c>
-      <c r="I39" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I39" s="3" t="n">
+        <v>4539</v>
+      </c>
+      <c r="J39" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 980 ₸</t>
         </is>
       </c>
       <c r="K39" t="n">
-        <v>4360</v>
+        <v>4100</v>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 4 360 ₸ (−801 ₸)</t>
+          <t>Акбулак Фарма — 4 100 ₸ (+439 ₸)</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>Следующий: Аптечный Дом — 4 370 ₸ (+10 ₸)
-Исключены: Аптека MSP Алматы — 3 538 ₸; Аптека от А до Я — 3 559 ₸</t>
+          <t>Следующий: Аптечный Дом — 4 205 ₸ (+105 ₸)
+Исключены: Аптека MSP Алматы — 3 538 ₸; Аптека от А до Я — 4 539 ₸</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-tabletki-5-mg-30-sht-101145922/?c=750000000</t>
         </is>
       </c>
       <c r="F40" t="n">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>56 (+0)</t>
         </is>
       </c>
       <c r="H40" t="n">
         <v>2873</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>2873</v>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K40" t="n">
-        <v>3700</v>
+        <v>3686</v>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>Аптечный Дом — 3 700 ₸ (−827 ₸)</t>
+          <t>Акбулак Фарма — 3 686 ₸ (−813 ₸)</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 3 891 ₸ (+191 ₸)
-Исключены: Аптека от А до Я — 2 873 ₸; ФАРМАКОМ — 2 957 ₸</t>
+          <t>Следующий: Добрая Аптека — 3 861 ₸ (+175 ₸)
+Исключены: Аптека от А до Я — 2 873 ₸; Аптека MSP Алматы — 3 052 ₸</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-10-sht-106585450/?c=750000000</t>
         </is>
       </c>
       <c r="F41" t="n">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>63</t>
         </is>
       </c>
       <c r="H41" t="n">
         <v>1261</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>1261</v>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K41" t="n">
-        <v>1885</v>
+        <v>1875</v>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 1 885 ₸ (−624 ₸)</t>
+          <t>Аптека Садыхан — 1 875 ₸ (−614 ₸)</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>Следующий: Центральная Социальная Аптека — 1 940 ₸ (+55 ₸)
+          <t>Следующий: Акбулак Фарма — 1 885 ₸ (+10 ₸)
 Исключены: Аптека от А до Я — 1 261 ₸; Аптека MSP Алматы — 1 372 ₸</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-30-sht-101147777/?c=750000000</t>
         </is>
       </c>
       <c r="F42" t="n">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>111</t>
         </is>
       </c>
       <c r="H42" t="n">
         <v>2974</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>2974</v>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K42" t="n">
-        <v>3567</v>
+        <v>3535</v>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 3 567 ₸ (−593 ₸)</t>
+          <t>Аптека Садыхан — 3 535 ₸ (−561 ₸)</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Садыхан — 3 625 ₸ (+58 ₸)
+          <t>Следующий: Акбулак Фарма — 3 567 ₸ (+32 ₸)
 Исключены: Аптека от А до Я — 2 974 ₸; Аптека MSP Алматы — 3 263 ₸</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
         </is>
       </c>
       <c r="F43" t="n">
         <v>14</v>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="H43" t="n">
         <v>2100</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K43" t="n">
-        <v>2540</v>
+        <v>2474</v>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>Аптека WellCare — 2 540 ₸ (−440 ₸)</t>
+          <t>Добрая Аптека — 2 474 ₸ (−374 ₸)</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>Следующий: Центральная Социальная Аптека — 2 560 ₸ (+20 ₸)
+          <t>Следующий: Центральная Социальная Аптека — 2 560 ₸ (+86 ₸)
 Исключены: Аптека от А до Я — 2 100 ₸; Аптека MSP Алматы — 2 195 ₸</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/krem-nizoral-2-15-g-101333595/?c=750000000</t>
         </is>
       </c>
       <c r="F44" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34</t>
         </is>
       </c>
       <c r="H44" t="n">
         <v>3205</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>3205</v>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K44" t="n">
-        <v>3683</v>
+        <v>3808</v>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>Зерде-Фарма — 3 683 ₸ (−478 ₸)</t>
+          <t>Raus Pharm — 3 808 ₸ (−603 ₸)</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 3 808 ₸ (+125 ₸)
+          <t>Следующий: Центральная Социальная Аптека — 3 880 ₸ (+72 ₸)
 Исключены: Аптека от А до Я — 3 205 ₸; Аптека MSP Алматы — 3 329 ₸</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-detskii-sirop-15-mg-5-ml-100-ml-101112520/?c=750000000</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>77</t>
         </is>
       </c>
       <c r="H45" t="n">
         <v>1845</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>1845</v>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K45" t="n">
-        <v>2470</v>
+        <v>2281</v>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>Аптечный Дом — 2 470 ₸ (−625 ₸)</t>
+          <t>Добрая Аптека — 2 281 ₸ (−436 ₸)</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 2 510 ₸ (+40 ₸)
+          <t>Следующий: Аптечный Дом — 2 445 ₸ (+164 ₸)
 Исключены: Аптека от А до Я — 1 845 ₸; Аптека MSP Алматы — 1 855 ₸</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-tabletki-30-mg-20-sht-100990386/?c=710000000</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34 (+0)</t>
         </is>
       </c>
       <c r="H46" t="n">
         <v>1456</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>1456</v>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K46" t="n">
-        <v>2230</v>
+        <v>1965</v>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>Аптечный Дом — 2 230 ₸ (−774 ₸)</t>
+          <t>Аптека Садыхан — 1 965 ₸ (−509 ₸)</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>Следующий: Центральная Социальная Аптека — 2 260 ₸ (+30 ₸)
+          <t>Следующий: Добрая Аптека — 2 045 ₸ (+80 ₸)
 Исключены: Аптека от А до Я — 1 456 ₸; Аптека MSP Алматы — 1 525 ₸</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/magne-v6-premium-tabletki-100-mg-60-sht-101326865/?c=750000000</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>446</t>
         </is>
       </c>
       <c r="H47" t="n">
         <v>5121</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>5121</v>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K47" t="n">
-        <v>6650</v>
+        <v>6500</v>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 6 650 ₸ (−1 529 ₸)</t>
+          <t>Аптека Садыхан — 6 500 ₸ (−1 379 ₸)</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>Следующий: Аптечный Дом — 6 700 ₸ (+50 ₸)
-Исключены: Аптека от А до Я — 5 121 ₸; ФАРМАКОМ — 6 951 ₸</t>
+          <t>Следующий: Акбулак Фарма — 7 136 ₸ (+636 ₸)
+Исключены: Аптека MSP Алматы — 5 012 ₸; Аптека от А до Я — 5 121 ₸</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Магне В6 таблетки 48 мг+5 мг 100 шт</t>
+          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/magne-v6-tabletki-48-mg-5-mg-100-sht-122125816/?c=750000000</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>67 (+0)</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H48" t="n">
         <v>6230</v>
       </c>
-      <c r="I48" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I48" s="3" t="inlineStr"/>
+      <c r="J48" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K48" t="n">
-        <v>7150</v>
+        <v>7590</v>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>БИОСФЕРА Алматы — 7 150 ₸ (−920 ₸)</t>
+          <t>БИОСФЕРА Алматы — 7 590 ₸</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 8 377 ₸ (+1 227 ₸)
-Исключены: Аптека от А до Я — 6 230 ₸; ФАРМАКОМ — 8 694 ₸</t>
+          <t>Следующий: Акбулак Фарма — 8 377 ₸ (+787 ₸)</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/prostenal-forte-30-tabletki-104726419/?c=750000000</t>
         </is>
       </c>
       <c r="F49" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>29 (+0)</t>
+          <t>30</t>
         </is>
       </c>
       <c r="H49" t="n">
         <v>4124</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>4124</v>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K49" t="n">
-        <v>5543</v>
+        <v>5100</v>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 5 543 ₸ (−1 419 ₸)</t>
+          <t>ТОО "ELFAR (ЕЛФАР)" — 5 100 ₸ (−976 ₸)</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 5 650 ₸ (+107 ₸)
+          <t>Следующий: Добрая Аптека — 5 280 ₸ (+180 ₸)
 Исключены: Аптека от А до Я — 4 124 ₸; Аптека MSP Алматы — 4 177 ₸</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
         </is>
       </c>
       <c r="F50" t="n">
         <v>6</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="H50" t="n">
         <v>1442</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>1442</v>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K50" t="n">
-        <v>1682</v>
+        <v>1651</v>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 1 682 ₸ (−240 ₸)</t>
+          <t>Аптека Тумар — 1 651 ₸ (−209 ₸)</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 1 850 ₸ (+168 ₸)
+          <t>Следующий: Добрая Аптека — 1 707 ₸ (+56 ₸)
 Исключены: Аптека MSP Алматы — 1 353 ₸; Аптека от А до Я — 1 442 ₸</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Аптека от А до Я</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>6 (+0)</t>
+          <t>7</t>
         </is>
       </c>
       <c r="H51" t="n">
         <v>2033</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>2033</v>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K51" t="n">
-        <v>2265</v>
+        <v>2182</v>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 2 265 ₸ (−232 ₸)</t>
+          <t>Аптека Тумар — 2 182 ₸ (−149 ₸)</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 2 380 ₸ (+115 ₸)
+          <t>Следующий: Amir &amp; D — 2 215 ₸ (+33 ₸)
 Исключены: Аптека MSP Алматы — 1 935 ₸; Аптека от А до Я — 2 033 ₸</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 20 шт</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>51 (+0)</t>
         </is>
       </c>
       <c r="H52" t="n">
         <v>2814</v>
       </c>
-      <c r="I52" s="2" t="n">
+      <c r="I52" s="4" t="n">
         <v>2814</v>
       </c>
-      <c r="J52" s="2" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J52" s="4" t="inlineStr">
+        <is>
+          <t>Внимание: не самое выгодное предложение (+56 ₸)</t>
+        </is>
+      </c>
+      <c r="K52" t="n">
+        <v>2758</v>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Акбулак Фарма — 2 758 ₸ (+56 ₸)</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 2 759 ₸; Аптека MSP Алматы — 2 814 ₸</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
         </is>
       </c>
       <c r="P52" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
@@ -4097,599 +4097,597 @@
       </c>
       <c r="H53" t="n">
         <v>8560</v>
       </c>
       <c r="I53" s="3" t="n">
         <v>9582</v>
       </c>
       <c r="J53" s="3" t="inlineStr">
         <is>
           <t>ПРОБЛЕМА: наша цена выше цели на 1 022 ₸</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 9 025 ₸; Аптека MSP Алматы — 9 582 ₸</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P53" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Stada ВИТРУМ ВИТАМИН С 900 МГ таблетки 2х20 шт</t>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-2h20-sht-151649363/?c=750000000</t>
         </is>
       </c>
       <c r="F54" t="n">
         <v>1</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H54" t="n">
         <v>4734</v>
       </c>
-      <c r="I54" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I54" s="3" t="inlineStr"/>
+      <c r="J54" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Алматы — 4 734 ₸; Аптека от А до Я — 4 953 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-20-sht-109029745/?c=750000000</t>
         </is>
       </c>
       <c r="P54" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Stada Витрум юниор шипучий таблетки 2х18 шт</t>
+          <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-2h18-sht-151649671/</t>
+        </is>
+      </c>
+      <c r="F55" t="n">
+        <v>1</v>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H55" t="n">
         <v>4687</v>
       </c>
-      <c r="I55" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+      <c r="I55" s="3" t="inlineStr"/>
+      <c r="J55" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Алматы — 4 688 ₸; Аптека от А до Я — 4 921 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-18-sht-109969068/?c=750000000</t>
         </is>
       </c>
       <c r="P55" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Гель Псило-бальзам 1% 2х20 г</t>
+          <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-2h20-g-160856273/?c=710000000</t>
         </is>
       </c>
       <c r="F56" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H56" t="n">
         <v>3634</v>
       </c>
-      <c r="I56" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I56" s="3" t="inlineStr"/>
+      <c r="J56" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 3 626 ₸; Аптека MSP Алматы — 3 634 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-20-g-101119126/?c=750000000</t>
         </is>
       </c>
       <c r="P56" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
+          <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F57" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H57" t="n">
         <v>6505</v>
       </c>
       <c r="I57" s="3" t="inlineStr"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>Продавец отсутствует</t>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 6 944 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
         </is>
       </c>
       <c r="P57" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Зодак капли 10 мг/мл 20 мл</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Зодак капли 10 мг/мл 2х20 мл</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-2h20-ml-160856234/?c=710000000</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H58" t="n">
         <v>4784</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>4784</v>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 4 683 ₸; Аптека MSP Алматы — 4 784 ₸</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-20-ml-101119108/?c=750000000</t>
         </is>
       </c>
       <c r="P58" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Камистад-Гель N 2 г 10 г</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Камистад-Гель N 2 г 2х10 г</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-2h10-g-160856175/?c=710000000</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2 (+0)</t>
         </is>
       </c>
       <c r="H59" t="n">
         <v>4823</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>4824</v>
+        <v>4823</v>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+          <t>OK</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 4 800 ₸; Аптека MSP Алматы — 4 824 ₸</t>
+Исключены: Аптека MSP Алматы — 4 823 ₸</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-10-g-101113112/?c=750000000</t>
         </is>
       </c>
       <c r="P59" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 100 шт</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 2х100 шт</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
         </is>
       </c>
       <c r="F60" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H60" t="n">
         <v>4541</v>
       </c>
       <c r="I60" s="3" t="inlineStr"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
           <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 4 571 ₸</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
         </is>
       </c>
       <c r="P60" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 30 шт</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
         </is>
       </c>
       <c r="F61" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21 (+0)</t>
         </is>
       </c>
       <c r="H61" t="n">
         <v>2085</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>2086</v>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 2 072 ₸; Аптека MSP Алматы — 2 086 ₸</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
         </is>
       </c>
       <c r="P61" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 4 мг 10 шт</t>
@@ -4715,2912 +4713,2909 @@
       </c>
       <c r="H62" t="n">
         <v>2440</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>2440</v>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 2 282 ₸; Аптека MSP Алматы — 2 440 ₸</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-10-sht-104387429/?c=750000000</t>
         </is>
       </c>
       <c r="P62" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 8 мг 10 шт</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 8 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-2h10-sht-145183388/?c=750000000</t>
         </is>
       </c>
       <c r="F63" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="H63" t="n">
         <v>3734</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>3734</v>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 3 696 ₸; Аптека MSP Алматы — 3 734 ₸</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-10-sht-106086235/?c=750000000</t>
         </is>
       </c>
       <c r="P63" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Лазолван Макс капсулы 75 мг 10 шт</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Лазолван Макс капсулы 75 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-2h10-sht-160856105/?c=710000000</t>
         </is>
       </c>
       <c r="F64" t="n">
         <v>1</v>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>1 (+0)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H64" t="n">
         <v>4299</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>4300</v>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Алматы — 4 300 ₸; Аптека от А до Я — 4 425 ₸</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-10-sht-101076343/?c=750000000</t>
         </is>
       </c>
       <c r="P64" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Лазолван сироп 30 мг/5 мл 2х100 мл</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-2h100-ml-160856134/?c=710000000</t>
         </is>
       </c>
       <c r="F65" t="n">
         <v>1</v>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>1 (+0)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H65" t="n">
         <v>2925</v>
       </c>
-      <c r="I65" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+      <c r="I65" s="3" t="inlineStr"/>
+      <c r="J65" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 2 880 ₸; Аптека MSP Алматы — 2 926 ₸</t>
+Исключены: Аптека от А до Я — 2 880 ₸</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-100-ml-101100285/?c=750000000</t>
         </is>
       </c>
       <c r="P65" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Низорал шампунь 2% 60 мл</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Низорал шампунь 2% 120 мл</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
         </is>
       </c>
       <c r="F66" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>47 (+0)</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H66" t="n">
         <v>9509</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>9510</v>
+        <v>9509</v>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+          <t>OK</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 8 775 ₸; Аптека MSP Алматы — 9 510 ₸</t>
+Исключены: Аптека от А до Я — 8 775 ₸; Аптека MSP Алматы — 9 509 ₸</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
         </is>
       </c>
       <c r="P66" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Снуп спрей 0.05% 15 мл</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Снуп спрей 0.05% 2х15 мл</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F67" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H67" t="n">
         <v>4300</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>4300</v>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 4 208 ₸; Аптека MSP Алматы — 4 300 ₸</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
         </is>
       </c>
       <c r="P67" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Снуп спрей 0.1% 15 мл</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Снуп спрей 0.1% 2х15 мл</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F68" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H68" t="n">
         <v>3308</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>3308</v>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека от А до Я — 3 198 ₸; Аптека MSP Алматы — 3 308 ₸</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
         </is>
       </c>
       <c r="P68" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 2х12 шт</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-2h12-sht-148571329/?c=750000000</t>
         </is>
       </c>
       <c r="F69" t="n">
         <v>2</v>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2 (+0)</t>
         </is>
       </c>
       <c r="H69" t="n">
         <v>6388</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>6388</v>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Алматы — 6 388 ₸; Аптека от А до Я — 6 735 ₸</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P69" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-30-sht-109029697/?c=750000000</t>
         </is>
       </c>
       <c r="F70" t="n">
         <v>199</v>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>199 (+0)</t>
+          <t>199</t>
         </is>
       </c>
       <c r="H70" t="n">
         <v>4002</v>
       </c>
-      <c r="I70" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I70" s="3" t="n">
+        <v>4835</v>
+      </c>
+      <c r="J70" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 833 ₸</t>
         </is>
       </c>
       <c r="K70" t="n">
-        <v>4600</v>
+        <v>4689</v>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>ТОО "ELFAR (ЕЛФАР)" — 4 600 ₸ (−598 ₸)</t>
+          <t>АлиС Фарм — 4 689 ₸ (+146 ₸)</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 4 650 ₸ (+50 ₸)
-Исключены: Аптека MSP Алматы — 4 002 ₸; Аптека от А до Я — 4 120 ₸</t>
+          <t>Следующий: ТОО ФАРМ-CENTRE — 4 690 ₸ (+1 ₸)
+Исключены: Аптека MSP Алматы — 4 835 ₸; ФАРМАКОМ — 5 180 ₸</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-60-sht-110214102/?c=750000000</t>
         </is>
       </c>
       <c r="F71" t="n">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>107</t>
         </is>
       </c>
       <c r="H71" t="n">
         <v>6763</v>
       </c>
-      <c r="I71" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I71" s="3" t="n">
+        <v>8840</v>
+      </c>
+      <c r="J71" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 077 ₸</t>
         </is>
       </c>
       <c r="K71" t="n">
-        <v>8100</v>
+        <v>8154</v>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>Панацея-НС — 8 100 ₸ (−1 337 ₸)</t>
+          <t>Добрая Аптека — 8 154 ₸ (+686 ₸)</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 8 180 ₸ (+80 ₸)
-Исключены: Аптека MSP Алматы — 6 763 ₸; Аптека от А до Я — 6 825 ₸</t>
+          <t>Следующий: Зерде-Фарма — 8 155 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 8 771 ₸; Аптека MSP Алматы — 8 840 ₸</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-tabletki-30-sht-109029739/?c=750000000</t>
         </is>
       </c>
       <c r="F72" t="n">
         <v>78</v>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="H72" t="n">
         <v>3787</v>
       </c>
-      <c r="I72" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I72" s="3" t="n">
+        <v>5075</v>
+      </c>
+      <c r="J72" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 288 ₸</t>
         </is>
       </c>
       <c r="K72" t="n">
         <v>4400</v>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>Аптека Гаухартас фарм — 4 400 ₸ (−613 ₸)</t>
+          <t>Аптека Гаухартас фарм — 4 400 ₸ (+675 ₸)</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>Следующий: Family pharm — 4 685 ₸ (+285 ₸)
-Исключены: Аптека MSP Алматы — 3 787 ₸; Аптека от А до Я — 3 926 ₸</t>
+          <t>Следующий: Добрая Аптека — 4 889 ₸ (+489 ₸)
+Исключены: ФАРМАКОМ — 5 071 ₸; Аптека MSP Алматы — 5 075 ₸</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-marmelad-zhevatel-nyi-so-vkusom-chernoi-smorodiny-pastilki-60-sht-110214154/?c=750000000</t>
         </is>
       </c>
       <c r="F73" t="n">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>124</t>
         </is>
       </c>
       <c r="H73" t="n">
         <v>5601</v>
       </c>
-      <c r="I73" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I73" s="3" t="n">
+        <v>7500</v>
+      </c>
+      <c r="J73" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 899 ₸</t>
         </is>
       </c>
       <c r="K73" t="n">
-        <v>7150</v>
+        <v>7379</v>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>Зерде-Фарма — 7 150 ₸ (−1 549 ₸)</t>
+          <t>Добрая Аптека — 7 379 ₸ (+121 ₸)</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 7 150 ₸
-Исключены: Аптека MSP Алматы — 5 601 ₸; Аптека от А до Я — 5 971 ₸</t>
+          <t>Следующий: Акбулак Фарма — 7 380 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 7 442 ₸; Аптека MSP Алматы — 7 500 ₸</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-aktiv-forte-sprei-150-ml-1-sht-132806267/?c=750000000</t>
         </is>
       </c>
       <c r="F74" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>55</t>
         </is>
       </c>
       <c r="H74" t="n">
         <v>3509</v>
       </c>
-      <c r="I74" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I74" s="3" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J74" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 791 ₸</t>
         </is>
       </c>
       <c r="K74" t="n">
-        <v>4150</v>
+        <v>4149</v>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>Raus Pharm — 4 150 ₸ (−641 ₸)</t>
+          <t>Добрая Аптека — 4 149 ₸ (+151 ₸)</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Садыхан — 4 332 ₸ (+182 ₸)
-Исключены: Аптека от А до Я — 3 400 ₸; Аптека MSP Алматы — 3 509 ₸</t>
+          <t>Следующий: Raus Pharm — 4 150 ₸ (+1 ₸)
+Исключены: Аптека MSP Алматы — 4 300 ₸; Аптека от А до Я — 4 399 ₸</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
         </is>
       </c>
       <c r="F75" t="n">
         <v>64</v>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="H75" t="n">
         <v>1869</v>
       </c>
-      <c r="I75" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I75" s="3" t="inlineStr"/>
+      <c r="J75" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K75" t="n">
-        <v>2272</v>
+        <v>2536</v>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>Зерде-Фарма — 2 272 ₸ (−403 ₸)</t>
+          <t>Акбулак Фарма — 2 536 ₸</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 2 402 ₸ (+130 ₸)
-Исключены: Аптека от А до Я — 1 868 ₸; Аптека MSP Алматы — 1 869 ₸</t>
+          <t>Следующий: Raus Pharm — 2 538 ₸ (+2 ₸)
+Исключены: Аптека от А до Я — 2 537 ₸</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-bebi-sprei-8-11-g-l-125-ml-101111603/?c=750000000</t>
         </is>
       </c>
       <c r="F76" t="n">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>99</t>
         </is>
       </c>
       <c r="H76" t="n">
         <v>3031</v>
       </c>
-      <c r="I76" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I76" s="3" t="n">
+        <v>4245</v>
+      </c>
+      <c r="J76" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 214 ₸</t>
         </is>
       </c>
       <c r="K76" t="n">
-        <v>4250</v>
+        <v>3873</v>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>Центральная Социальная Аптека — 4 250 ₸ (−1 219 ₸)</t>
+          <t>Зерде-Фарма — 3 873 ₸ (+372 ₸)</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>Следующий: Зерде-Фарма — 4 313 ₸ (+63 ₸)
-Исключены: Аптека MSP Алматы — 3 031 ₸; Аптека от А до Я — 3 087 ₸</t>
+          <t>Следующий: Добрая Аптека — 4 024 ₸ (+151 ₸)
+Исключены: ФАРМАКОМ — 4 181 ₸; Аптека от А до Я — 4 229 ₸</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-gorlo-mini-sprei-70-77-ml-50-ml-101112166/?c=750000000</t>
         </is>
       </c>
       <c r="F77" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>44 (+0)</t>
+          <t>45</t>
         </is>
       </c>
       <c r="H77" t="n">
         <v>2804</v>
       </c>
-      <c r="I77" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I77" s="3" t="n">
+        <v>3665</v>
+      </c>
+      <c r="J77" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 861 ₸</t>
         </is>
       </c>
       <c r="K77" t="n">
-        <v>3311</v>
+        <v>3476</v>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 3 311 ₸ (−507 ₸)</t>
+          <t>Акбулак Фарма — 3 476 ₸ (+189 ₸)</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>Следующий: Аптека WellCare — 3 530 ₸ (+219 ₸)
-Исключены: ФАРМАКОМ — 2 793 ₸; Аптека от А до Я — 2 794 ₸</t>
+          <t>Следующий: Добрая Аптека — 3 477 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 3 512 ₸; Аптека от А до Я — 3 529 ₸</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-gorlo-sprei-0-025-125-ml-101111519/?c=750000000</t>
         </is>
       </c>
       <c r="F78" t="n">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>138 (+0)</t>
         </is>
       </c>
       <c r="H78" t="n">
         <v>2942</v>
       </c>
-      <c r="I78" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I78" s="3" t="n">
+        <v>4120</v>
+      </c>
+      <c r="J78" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 178 ₸</t>
         </is>
       </c>
       <c r="K78" t="n">
-        <v>4110</v>
+        <v>4033</v>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>Центральная Социальная Аптека — 4 110 ₸ (−1 168 ₸)</t>
+          <t>Добрая Аптека — 4 033 ₸ (+87 ₸)</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Садыхан — 4 230 ₸ (+120 ₸)
-Исключены: Аптека от А до Я — 2 940 ₸; Аптека MSP Алматы — 2 942 ₸</t>
+          <t>Следующий: Центральная Социальная Аптека — 4 110 ₸ (+77 ₸)
+Исключены: Аптека от А до Я — 4 033 ₸; Аптека MSP Алматы — 4 120 ₸</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-soft-mini-sprei-30-33-ml-50-ml-101113223/?c=750000000</t>
         </is>
       </c>
       <c r="F79" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>20 (+0)</t>
+          <t>22</t>
         </is>
       </c>
       <c r="H79" t="n">
         <v>2381</v>
       </c>
-      <c r="I79" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I79" s="3" t="n">
+        <v>3335</v>
+      </c>
+      <c r="J79" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 954 ₸</t>
         </is>
       </c>
       <c r="K79" t="n">
-        <v>2530</v>
+        <v>3031</v>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>Аптека Садыхан — 2 530 ₸ (−149 ₸)</t>
+          <t>Акбулак Фарма — 3 031 ₸ (+304 ₸)</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 2 837 ₸ (+307 ₸)
-Исключены: Аптека от А до Я — 2 373 ₸; Аптека MSP Алматы — 2 381 ₸</t>
+          <t>Следующий: Зерде-Фарма — 3 032 ₸ (+1 ₸)
+Исключены: Аптека от А до Я — 3 101 ₸; Аптека MSP Алматы — 3 335 ₸</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-soft-sprei-125-ml-101112475/?c=750000000</t>
         </is>
       </c>
       <c r="F80" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>64 (+0)</t>
+          <t>65</t>
         </is>
       </c>
       <c r="H80" t="n">
         <v>3010</v>
       </c>
-      <c r="I80" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I80" s="3" t="n">
+        <v>4215</v>
+      </c>
+      <c r="J80" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 205 ₸</t>
         </is>
       </c>
       <c r="K80" t="n">
-        <v>4145</v>
+        <v>4162</v>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>Аптека Садыхан — 4 145 ₸ (−1 135 ₸)</t>
+          <t>Аптека Садыхан — 4 162 ₸ (+53 ₸)</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 4 222 ₸ (+77 ₸)
-Исключены: Аптека MSP Алматы — 3 010 ₸; Аптека от А до Я — 3 220 ₸</t>
+          <t>Следующий: Добрая Аптека — 4 163 ₸ (+1 ₸)
+Исключены: Аптека MSP Алматы — 4 215 ₸; Аптека от А до Я — 4 309 ₸</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-ekstra-forte-sprei-70-77-ml-125-ml-103525085/?c=750000000</t>
         </is>
       </c>
       <c r="F81" t="n">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H81" t="n">
         <v>2774</v>
       </c>
-      <c r="I81" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I81" s="3" t="n">
+        <v>3925</v>
+      </c>
+      <c r="J81" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 151 ₸</t>
         </is>
       </c>
       <c r="K81" t="n">
-        <v>3635</v>
+        <v>3578</v>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>Аптека WellCare — 3 635 ₸ (−861 ₸)</t>
+          <t>Зерде-Фарма — 3 578 ₸ (+347 ₸)</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 3 637 ₸ (+2 ₸)
-Исключены: Аптека MSP Алматы — 2 774 ₸; Аптека от А до Я — 2 870 ₸</t>
+          <t>Следующий: Аптека WellCare — 3 635 ₸ (+57 ₸)
+Исключены: Аптека от А до Я — 3 819 ₸; Аптека MSP Алматы — 3 925 ₸</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/vitaprost-tabletki-20-mg-20-sht-100973056/?c=750000000</t>
         </is>
       </c>
       <c r="F82" t="n">
         <v>48</v>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="H82" t="n">
         <v>7776</v>
       </c>
-      <c r="I82" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I82" s="3" t="n">
+        <v>10165</v>
+      </c>
+      <c r="J82" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 389 ₸</t>
         </is>
       </c>
       <c r="K82" t="n">
-        <v>8381</v>
+        <v>9285</v>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 8 381 ₸ (−605 ₸)</t>
+          <t>Аптека Садыхан — 9 285 ₸ (+880 ₸)</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>Следующий: Аптечный Дом — 9 535 ₸ (+1 154 ₸)
-Исключены: Аптека от А до Я — 7 365 ₸; Аптека MSP Алматы — 7 776 ₸</t>
+          <t>Следующий: Добрая Аптека — 9 294 ₸ (+9 ₸)
+Исключены: ФАРМАКОМ — 9 286 ₸; Аптека от А до Я — 9 534 ₸</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-kamistad-bebi-20-g-142826425/?c=750000000</t>
         </is>
       </c>
       <c r="F83" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>68</t>
         </is>
       </c>
       <c r="H83" t="n">
         <v>3538</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>3538</v>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K83" t="n">
-        <v>4360</v>
+        <v>4100</v>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 4 360 ₸ (−822 ₸)</t>
+          <t>Акбулак Фарма — 4 100 ₸ (−562 ₸)</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>Следующий: Аптечный Дом — 4 370 ₸ (+10 ₸)
-Исключены: Аптека MSP Алматы — 3 538 ₸; Аптека от А до Я — 3 559 ₸</t>
+          <t>Следующий: Аптечный Дом — 4 205 ₸ (+105 ₸)
+Исключены: Аптека MSP Алматы — 3 538 ₸; Аптека от А до Я — 4 539 ₸</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-tabletki-5-mg-30-sht-101145922/?c=750000000</t>
         </is>
       </c>
       <c r="F84" t="n">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>56 (+0)</t>
         </is>
       </c>
       <c r="H84" t="n">
         <v>3052</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>3052</v>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K84" t="n">
-        <v>3700</v>
+        <v>3686</v>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>Аптечный Дом — 3 700 ₸ (−648 ₸)</t>
+          <t>Акбулак Фарма — 3 686 ₸ (−634 ₸)</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 3 891 ₸ (+191 ₸)
-Исключены: Аптека от А до Я — 2 873 ₸; ФАРМАКОМ — 2 957 ₸</t>
+          <t>Следующий: Добрая Аптека — 3 861 ₸ (+175 ₸)
+Исключены: Аптека от А до Я — 2 873 ₸; Аптека MSP Алматы — 3 052 ₸</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-10-sht-106585450/?c=750000000</t>
         </is>
       </c>
       <c r="F85" t="n">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>63</t>
         </is>
       </c>
       <c r="H85" t="n">
         <v>1372</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>1372</v>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K85" t="n">
-        <v>1885</v>
+        <v>1875</v>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 1 885 ₸ (−513 ₸)</t>
+          <t>Аптека Садыхан — 1 875 ₸ (−503 ₸)</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>Следующий: Центральная Социальная Аптека — 1 940 ₸ (+55 ₸)
+          <t>Следующий: Акбулак Фарма — 1 885 ₸ (+10 ₸)
 Исключены: Аптека от А до Я — 1 261 ₸; Аптека MSP Алматы — 1 372 ₸</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-30-sht-101147777/?c=750000000</t>
         </is>
       </c>
       <c r="F86" t="n">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>111</t>
         </is>
       </c>
       <c r="H86" t="n">
         <v>3263</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>3263</v>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K86" t="n">
-        <v>3567</v>
+        <v>3535</v>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 3 567 ₸ (−304 ₸)</t>
+          <t>Аптека Садыхан — 3 535 ₸ (−272 ₸)</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Садыхан — 3 625 ₸ (+58 ₸)
+          <t>Следующий: Акбулак Фарма — 3 567 ₸ (+32 ₸)
 Исключены: Аптека от А до Я — 2 974 ₸; Аптека MSP Алматы — 3 263 ₸</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
         </is>
       </c>
       <c r="F87" t="n">
         <v>14</v>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="H87" t="n">
         <v>2195</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>2195</v>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K87" t="n">
-        <v>2540</v>
+        <v>2474</v>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>Аптека WellCare — 2 540 ₸ (−345 ₸)</t>
+          <t>Добрая Аптека — 2 474 ₸ (−279 ₸)</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>Следующий: Центральная Социальная Аптека — 2 560 ₸ (+20 ₸)
+          <t>Следующий: Центральная Социальная Аптека — 2 560 ₸ (+86 ₸)
 Исключены: Аптека от А до Я — 2 100 ₸; Аптека MSP Алматы — 2 195 ₸</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/krem-nizoral-2-15-g-101333595/?c=750000000</t>
         </is>
       </c>
       <c r="F88" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34</t>
         </is>
       </c>
       <c r="H88" t="n">
         <v>3329</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>3329</v>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K88" t="n">
-        <v>3683</v>
+        <v>3808</v>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>Зерде-Фарма — 3 683 ₸ (−354 ₸)</t>
+          <t>Raus Pharm — 3 808 ₸ (−479 ₸)</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 3 808 ₸ (+125 ₸)
+          <t>Следующий: Центральная Социальная Аптека — 3 880 ₸ (+72 ₸)
 Исключены: Аптека от А до Я — 3 205 ₸; Аптека MSP Алматы — 3 329 ₸</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-detskii-sirop-15-mg-5-ml-100-ml-101112520/?c=750000000</t>
         </is>
       </c>
       <c r="F89" t="n">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>77</t>
         </is>
       </c>
       <c r="H89" t="n">
         <v>1855</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>1855</v>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K89" t="n">
-        <v>2470</v>
+        <v>2281</v>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>Аптечный Дом — 2 470 ₸ (−615 ₸)</t>
+          <t>Добрая Аптека — 2 281 ₸ (−426 ₸)</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 2 510 ₸ (+40 ₸)
+          <t>Следующий: Аптечный Дом — 2 445 ₸ (+164 ₸)
 Исключены: Аптека от А до Я — 1 845 ₸; Аптека MSP Алматы — 1 855 ₸</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-tabletki-30-mg-20-sht-100990386/?c=710000000</t>
         </is>
       </c>
       <c r="F90" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34 (+0)</t>
         </is>
       </c>
       <c r="H90" t="n">
         <v>1525</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>1525</v>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K90" t="n">
-        <v>2230</v>
+        <v>1965</v>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>Аптечный Дом — 2 230 ₸ (−705 ₸)</t>
+          <t>Аптека Садыхан — 1 965 ₸ (−440 ₸)</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>Следующий: Центральная Социальная Аптека — 2 260 ₸ (+30 ₸)
+          <t>Следующий: Добрая Аптека — 2 045 ₸ (+80 ₸)
 Исключены: Аптека от А до Я — 1 456 ₸; Аптека MSP Алматы — 1 525 ₸</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/magne-v6-premium-tabletki-100-mg-60-sht-101326865/?c=750000000</t>
         </is>
       </c>
       <c r="F91" t="n">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>446</t>
         </is>
       </c>
       <c r="H91" t="n">
         <v>5012</v>
       </c>
-      <c r="I91" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>Продавец отсутствует</t>
+      <c r="I91" s="2" t="n">
+        <v>5012</v>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K91" t="n">
-        <v>6650</v>
+        <v>6500</v>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 6 650 ₸</t>
+          <t>Аптека Садыхан — 6 500 ₸ (−1 488 ₸)</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>Следующий: Аптечный Дом — 6 700 ₸ (+50 ₸)
-Исключены: Аптека от А до Я — 5 121 ₸; ФАРМАКОМ — 6 951 ₸</t>
+          <t>Следующий: Акбулак Фарма — 7 136 ₸ (+636 ₸)
+Исключены: Аптека MSP Алматы — 5 012 ₸; Аптека от А до Я — 5 121 ₸</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Магне В6 таблетки 48 мг+5 мг 100 шт</t>
+          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/magne-v6-tabletki-48-mg-5-mg-100-sht-122125816/?c=750000000</t>
         </is>
       </c>
       <c r="F92" t="n">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>67 (+0)</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H92" t="n">
         <v>5955</v>
       </c>
       <c r="I92" s="3" t="inlineStr"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
           <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K92" t="n">
-        <v>7150</v>
+        <v>7590</v>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>БИОСФЕРА Алматы — 7 150 ₸</t>
+          <t>БИОСФЕРА Алматы — 7 590 ₸</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>Следующий: Акбулак Фарма — 8 377 ₸ (+1 227 ₸)
-Исключены: Аптека от А до Я — 6 230 ₸; ФАРМАКОМ — 8 694 ₸</t>
+          <t>Следующий: Акбулак Фарма — 8 377 ₸ (+787 ₸)</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/prostenal-forte-30-tabletki-104726419/?c=750000000</t>
         </is>
       </c>
       <c r="F93" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>29 (+0)</t>
+          <t>30</t>
         </is>
       </c>
       <c r="H93" t="n">
         <v>4177</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>4177</v>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K93" t="n">
-        <v>5543</v>
+        <v>5100</v>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>Акбулак Фарма — 5 543 ₸ (−1 366 ₸)</t>
+          <t>ТОО "ELFAR (ЕЛФАР)" — 5 100 ₸ (−923 ₸)</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 5 650 ₸ (+107 ₸)
+          <t>Следующий: Добрая Аптека — 5 280 ₸ (+180 ₸)
 Исключены: Аптека от А до Я — 4 124 ₸; Аптека MSP Алматы — 4 177 ₸</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
         </is>
       </c>
       <c r="F94" t="n">
         <v>6</v>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="H94" t="n">
         <v>1353</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>1353</v>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K94" t="n">
-        <v>1682</v>
+        <v>1651</v>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 1 682 ₸ (−329 ₸)</t>
+          <t>Аптека Тумар — 1 651 ₸ (−298 ₸)</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 1 850 ₸ (+168 ₸)
+          <t>Следующий: Добрая Аптека — 1 707 ₸ (+56 ₸)
 Исключены: Аптека MSP Алматы — 1 353 ₸; Аптека от А до Я — 1 442 ₸</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Алматы</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Аптека MSP Алматы</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
         </is>
       </c>
       <c r="F95" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>6 (+0)</t>
+          <t>7</t>
         </is>
       </c>
       <c r="H95" t="n">
         <v>1935</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>1935</v>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K95" t="n">
-        <v>2265</v>
+        <v>2182</v>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 2 265 ₸ (−330 ₸)</t>
+          <t>Аптека Тумар — 2 182 ₸ (−247 ₸)</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 2 380 ₸ (+115 ₸)
+          <t>Следующий: Amir &amp; D — 2 215 ₸ (+33 ₸)
 Исключены: Аптека MSP Алматы — 1 935 ₸; Аптека от А до Я — 2 033 ₸</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 20 шт</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F96" t="n">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>51</t>
         </is>
       </c>
       <c r="H96" t="n">
         <v>2814</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>2814</v>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Астана — 2 814 ₸</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
         </is>
       </c>
       <c r="P96" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Энтерожермина капсулы 2 млрд. спор 3х12 шт</t>
+          <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-3h12-sht-160856054/?c=710000000</t>
         </is>
       </c>
       <c r="F97" t="n">
         <v>2</v>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>2 (+0)</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H97" t="n">
         <v>8560</v>
       </c>
       <c r="I97" s="3" t="inlineStr"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>Продавец отсутствует</t>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека от А до Я — 9 025 ₸; Аптека MSP Алматы — 9 582 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P97" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Stada ВИТРУМ ВИТАМИН С 900 МГ таблетки 2х20 шт</t>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-2h20-sht-151649363/?c=750000000</t>
         </is>
       </c>
       <c r="F98" t="n">
         <v>1</v>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H98" t="n">
         <v>4734</v>
       </c>
-      <c r="I98" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I98" s="3" t="inlineStr"/>
+      <c r="J98" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Астана — 4 734 ₸; Аптека от А до Я — 4 953 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-20-sht-109029745/?c=750000000</t>
         </is>
       </c>
       <c r="P98" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Stada Витрум юниор шипучий таблетки 2х18 шт</t>
+          <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-2h18-sht-151649671/</t>
+        </is>
+      </c>
+      <c r="F99" t="n">
+        <v>1</v>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H99" t="n">
         <v>4687</v>
       </c>
-      <c r="I99" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+      <c r="I99" s="3" t="inlineStr"/>
+      <c r="J99" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Астана — 4 688 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-18-sht-109969068/?c=750000000</t>
         </is>
       </c>
       <c r="P99" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Гель Псило-бальзам 1% 2х20 г</t>
+          <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-2h20-g-160856273/?c=710000000</t>
         </is>
       </c>
       <c r="F100" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H100" t="n">
         <v>3634</v>
       </c>
-      <c r="I100" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I100" s="3" t="inlineStr"/>
+      <c r="J100" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Астана — 3 634 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-20-g-101119126/?c=750000000</t>
         </is>
       </c>
       <c r="P100" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F101" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>2 (+0)</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H101" t="n">
         <v>6505</v>
       </c>
-      <c r="I101" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>Продавец отсутствует</t>
+      <c r="I101" s="2" t="n">
+        <v>6506</v>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека от А до Я — 6 944 ₸</t>
+Исключены: Аптека MSP Астана — 6 506 ₸</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
         </is>
       </c>
       <c r="P101" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Зодак капли 10 мг/мл 20 мл</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Зодак капли 10 мг/мл 2х20 мл</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-2h20-ml-160856234/?c=710000000</t>
         </is>
       </c>
       <c r="F102" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H102" t="n">
         <v>4784</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>4784</v>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Астана — 4 784 ₸</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-20-ml-101119108/?c=750000000</t>
         </is>
       </c>
       <c r="P102" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Камистад-Гель N 2 г 10 г</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Камистад-Гель N 2 г 2х10 г</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-2h10-g-160856175/?c=710000000</t>
         </is>
       </c>
       <c r="F103" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H103" t="n">
         <v>4823</v>
       </c>
       <c r="I103" s="2" t="n">
-        <v>4824</v>
+        <v>4823</v>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+          <t>OK</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека MSP Астана — 4 824 ₸</t>
+Исключены: Аптека MSP Астана — 4 823 ₸</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-10-g-101113112/?c=750000000</t>
         </is>
       </c>
       <c r="P103" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 100 шт</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 100 шт</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
         </is>
       </c>
       <c r="F104" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H104" t="n">
         <v>4541</v>
       </c>
       <c r="I104" s="3" t="inlineStr"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
           <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
           <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
         </is>
       </c>
       <c r="P104" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 30 шт</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
         </is>
       </c>
       <c r="F105" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H105" t="n">
         <v>2085</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>2086</v>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Астана — 2 086 ₸</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
         </is>
       </c>
       <c r="P105" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 4 мг 10 шт</t>
@@ -7646,118 +7641,118 @@
       </c>
       <c r="H106" t="n">
         <v>2440</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>2440</v>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Астана — 2 440 ₸</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-10-sht-104387429/?c=750000000</t>
         </is>
       </c>
       <c r="P106" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 8 мг 10 шт</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 8 мг 10 шт</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-2h10-sht-145183388/?c=750000000</t>
         </is>
       </c>
       <c r="F107" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="H107" t="n">
         <v>3734</v>
       </c>
       <c r="I107" s="3" t="inlineStr"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
           <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
           <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-10-sht-106086235/?c=750000000</t>
         </is>
       </c>
       <c r="P107" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Лазолван Макс капсулы 75 мг 10 шт</t>
@@ -7783,51 +7778,51 @@
       </c>
       <c r="H108" t="n">
         <v>4299</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>4300</v>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Астана — 4 300 ₸</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-10-sht-101076343/?c=750000000</t>
         </is>
       </c>
       <c r="P108" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
@@ -7850,261 +7845,258 @@
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H109" t="n">
         <v>2925</v>
       </c>
       <c r="I109" s="3" t="inlineStr"/>
       <c r="J109" s="3" t="inlineStr">
         <is>
           <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
           <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-100-ml-101100285/?c=750000000</t>
         </is>
       </c>
       <c r="P109" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Низорал шампунь 2% 60 мл</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Низорал шампунь 2% 120 мл</t>
+          <t>Низорал шампунь 2% 60 мл</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
         </is>
       </c>
       <c r="F110" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H110" t="n">
         <v>9509</v>
       </c>
-      <c r="I110" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+      <c r="I110" s="3" t="inlineStr"/>
+      <c r="J110" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Астана — 9 510 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
         </is>
       </c>
       <c r="P110" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Снуп спрей 0.05% 15 мл</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Снуп спрей 0.05% 2х15 мл</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F111" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H111" t="n">
         <v>4300</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>4300</v>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Астана — 4 300 ₸</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
         </is>
       </c>
       <c r="P111" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Снуп спрей 0.1% 15 мл</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Снуп спрей 0.1% 2х15 мл</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F112" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H112" t="n">
         <v>3308</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>3308</v>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Астана — 3 308 ₸</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
         </is>
       </c>
       <c r="P112" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
@@ -8127,1798 +8119,1786 @@
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="H113" t="n">
         <v>6388</v>
       </c>
       <c r="I113" s="3" t="inlineStr"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
           <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
           <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P113" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-30-sht-109029697/?c=750000000</t>
         </is>
       </c>
       <c r="F114" t="n">
         <v>199</v>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>199</t>
         </is>
       </c>
       <c r="H114" t="n">
         <v>4002</v>
       </c>
-      <c r="I114" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I114" s="3" t="n">
+        <v>4835</v>
+      </c>
+      <c r="J114" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 833 ₸</t>
         </is>
       </c>
       <c r="K114" t="n">
-        <v>4600</v>
+        <v>4689</v>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>ТОО "ELFAR (ЕЛФАР)" — 4 600 ₸ (−598 ₸)</t>
+          <t>АлиС Фарм — 4 689 ₸ (+146 ₸)</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 4 611 ₸ (+11 ₸)
-Исключены: Аптека MSP Астана — 4 002 ₸; Аптека от А до Я — 4 120 ₸</t>
+          <t>Следующий: ТОО ФАРМ-CENTRE — 4 690 ₸ (+1 ₸)
+Исключены: Аптека MSP Астана — 4 835 ₸; ФАРМАКОМ — 5 166 ₸</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-60-sht-110214102/?c=750000000</t>
         </is>
       </c>
       <c r="F115" t="n">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>107</t>
         </is>
       </c>
       <c r="H115" t="n">
         <v>6763</v>
       </c>
-      <c r="I115" s="3" t="inlineStr"/>
+      <c r="I115" s="3" t="n">
+        <v>8840</v>
+      </c>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>Нет продавцов на карточке</t>
-        </is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 077 ₸</t>
+        </is>
+      </c>
+      <c r="K115" t="n">
+        <v>8154</v>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Добрая Аптека — 8 154 ₸ (+686 ₸)</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Зерде-Фарма — 8 155 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 8 745 ₸; Аптека MSP Астана — 8 840 ₸</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-tabletki-30-sht-109029739/?c=750000000</t>
         </is>
       </c>
       <c r="F116" t="n">
         <v>78</v>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="H116" t="n">
         <v>3787</v>
       </c>
-      <c r="I116" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I116" s="3" t="n">
+        <v>5075</v>
+      </c>
+      <c r="J116" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 288 ₸</t>
         </is>
       </c>
       <c r="K116" t="n">
-        <v>4685</v>
+        <v>4889</v>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>Family pharm — 4 685 ₸ (−898 ₸)</t>
+          <t>Аптека Гиппократ — 4 889 ₸ (+186 ₸)</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>Следующий: Зерде-Фарма — 4 688 ₸ (+3 ₸)
-Исключены: Аптека MSP Астана — 3 787 ₸; Аптека от А до Я — 3 926 ₸</t>
+          <t>Следующий: Добрая Аптека — 4 889 ₸
+Исключены: Аптека MSP Астана — 5 075 ₸; ФАРМАКОМ — 5 290 ₸</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-marmelad-zhevatel-nyi-so-vkusom-chernoi-smorodiny-pastilki-60-sht-110214154/?c=750000000</t>
         </is>
       </c>
       <c r="F117" t="n">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>124</t>
         </is>
       </c>
       <c r="H117" t="n">
         <v>5601</v>
       </c>
       <c r="I117" s="3" t="inlineStr"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
           <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K117" t="n">
-        <v>7365</v>
+        <v>7379</v>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>Raus Pharm — 7 365 ₸</t>
+          <t>Добрая Аптека — 7 379 ₸</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 7 425 ₸ (+60 ₸)
-Исключены: Аптека от А до Я — 5 971 ₸; ФАРМАКОМ — 8 464 ₸</t>
+          <t>Следующий: АлиС Фарм — 7 425 ₸ (+46 ₸)
+Исключены: Аптека от А до Я — 7 889 ₸; ФАРМАКОМ — 8 464 ₸</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-aktiv-forte-sprei-150-ml-1-sht-132806267/?c=750000000</t>
         </is>
       </c>
       <c r="F118" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>55</t>
         </is>
       </c>
       <c r="H118" t="n">
         <v>3509</v>
       </c>
-      <c r="I118" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I118" s="3" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J118" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 791 ₸</t>
         </is>
       </c>
       <c r="K118" t="n">
-        <v>3892</v>
+        <v>4155</v>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>Grande Pharm — 3 892 ₸ (−383 ₸)</t>
+          <t>Аптека Тумар — 4 155 ₸ (+145 ₸)</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Тумар — 3 893 ₸ (+1 ₸)
-Исключены: Аптека MSP Астана — 3 509 ₸; ФАРМАКОМ — 4 526 ₸</t>
+          <t>Следующий: Grande Pharm — 4 156 ₸ (+1 ₸)
+Исключены: Аптека MSP Астана — 4 300 ₸; ФАРМАКОМ — 5 143 ₸</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
         </is>
       </c>
       <c r="F119" t="n">
         <v>64</v>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="H119" t="n">
         <v>1869</v>
       </c>
-      <c r="I119" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I119" s="3" t="inlineStr"/>
+      <c r="J119" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K119" t="n">
-        <v>2300</v>
+        <v>2380</v>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>МегаФарм — 2 300 ₸ (−431 ₸)</t>
+          <t>Аптека Гиппократ — 2 380 ₸</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Гиппократ — 2 380 ₸ (+80 ₸)
-Исключены: Аптека MSP Астана — 1 869 ₸; ФАРМАКОМ — 2 273 ₸</t>
+          <t>Следующий: Grande Pharm — 2 404 ₸ (+24 ₸)
+Исключены: ФАРМАКОМ — 2 583 ₸</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-bebi-sprei-8-11-g-l-125-ml-101111603/?c=750000000</t>
         </is>
       </c>
       <c r="F120" t="n">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>99</t>
         </is>
       </c>
       <c r="H120" t="n">
         <v>3031</v>
       </c>
-      <c r="I120" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I120" s="3" t="n">
+        <v>4245</v>
+      </c>
+      <c r="J120" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 214 ₸</t>
         </is>
       </c>
       <c r="K120" t="n">
-        <v>3835</v>
+        <v>3869</v>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>Аптека Тумар — 3 835 ₸ (−804 ₸)</t>
+          <t>Аптека Тумар — 3 869 ₸ (+376 ₸)</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>Следующий: Садыхан Астана — 3 870 ₸ (+35 ₸)
-Исключены: Аптека MSP Астана — 3 031 ₸</t>
+          <t>Следующий: Садыхан Астана — 3 870 ₸ (+1 ₸)
+Исключены: Аптека MSP Астана — 4 245 ₸; ФАРМАКОМ — 4 657 ₸</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-gorlo-mini-sprei-70-77-ml-50-ml-101112166/?c=750000000</t>
         </is>
       </c>
       <c r="F121" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>45</t>
         </is>
       </c>
       <c r="H121" t="n">
         <v>2804</v>
       </c>
-      <c r="I121" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I121" s="3" t="n">
+        <v>3665</v>
+      </c>
+      <c r="J121" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 861 ₸</t>
         </is>
       </c>
       <c r="K121" t="n">
-        <v>3325</v>
+        <v>3569</v>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>ДЕЖУРНАЯ АПТЕКA — 3 325 ₸ (−521 ₸)</t>
+          <t>Аптека Тумар — 3 569 ₸ (+96 ₸)</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>Следующий: Grande Pharm — 3 416 ₸ (+91 ₸)
-Исключены: Аптека MSP Астана — 2 804 ₸; ФАРМАКОМ — 3 417 ₸</t>
+          <t>Следующий: Аптека Гиппократ — 3 570 ₸ (+1 ₸)
+Исключены: Аптека MSP Астана — 3 665 ₸; ФАРМАКОМ — 3 883 ₸</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-gorlo-sprei-0-025-125-ml-101111519/?c=750000000</t>
         </is>
       </c>
       <c r="F122" t="n">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>138</t>
         </is>
       </c>
       <c r="H122" t="n">
         <v>2942</v>
       </c>
-      <c r="I122" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I122" s="3" t="n">
+        <v>4120</v>
+      </c>
+      <c r="J122" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 178 ₸</t>
         </is>
       </c>
       <c r="K122" t="n">
-        <v>3839</v>
+        <v>3870</v>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>Grande Pharm — 3 839 ₸ (−897 ₸)</t>
+          <t>Садыхан Астана — 3 870 ₸ (+250 ₸)</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>Следующий: Садыхан Астана — 3 870 ₸ (+31 ₸)
-Исключены: Аптека MSP Астана — 2 942 ₸; ФАРМАКОМ — 3 840 ₸</t>
+          <t>Следующий: Аптека Гиппократ — 4 043 ₸ (+173 ₸)
+Исключены: Аптека MSP Астана — 4 120 ₸; ФАРМАКОМ — 4 184 ₸</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-soft-mini-sprei-30-33-ml-50-ml-101113223/?c=750000000</t>
         </is>
       </c>
       <c r="F123" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>22</t>
         </is>
       </c>
       <c r="H123" t="n">
         <v>2381</v>
       </c>
-      <c r="I123" s="2" t="n">
-[...8 lines deleted...]
-        <v>2707</v>
+      <c r="I123" s="3" t="inlineStr"/>
+      <c r="J123" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
+        </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>Аптека Тумар — 2 707 ₸ (−326 ₸)</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>Следующий: Садыхан Астана — 2 890 ₸ (+183 ₸)
-Исключены: Аптека MSP Астана — 2 381 ₸; ФАРМАКОМ — 3 010 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-soft-sprei-125-ml-101112475/?c=750000000</t>
         </is>
       </c>
       <c r="F124" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>65</t>
         </is>
       </c>
       <c r="H124" t="n">
         <v>3010</v>
       </c>
-      <c r="I124" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I124" s="3" t="n">
+        <v>4215</v>
+      </c>
+      <c r="J124" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 205 ₸</t>
         </is>
       </c>
       <c r="K124" t="n">
         <v>3500</v>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>Садыхан Астана — 3 500 ₸ (−490 ₸)</t>
+          <t>Садыхан Астана — 3 500 ₸ (+715 ₸)</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>Следующий: Grande Pharm — 4 070 ₸ (+570 ₸)
-Исключены: Аптека MSP Астана — 3 010 ₸; ФАРМАКОМ — 4 071 ₸</t>
+          <t>Следующий: Аптека Тумар — 3 783 ₸ (+283 ₸)
+Исключены: Аптека MSP Астана — 4 215 ₸; ФАРМАКОМ — 4 627 ₸</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-ekstra-forte-sprei-70-77-ml-125-ml-103525085/?c=750000000</t>
         </is>
       </c>
       <c r="F125" t="n">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H125" t="n">
         <v>2774</v>
       </c>
-      <c r="I125" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I125" s="3" t="n">
+        <v>3925</v>
+      </c>
+      <c r="J125" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 151 ₸</t>
         </is>
       </c>
       <c r="K125" t="n">
         <v>3330</v>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>Садыхан Астана — 3 330 ₸ (−556 ₸)</t>
+          <t>Садыхан Астана — 3 330 ₸ (+595 ₸)</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Тумар — 3 378 ₸ (+48 ₸)
-Исключены: Аптека MSP Астана — 2 774 ₸; ФАРМАКОМ — 3 621 ₸</t>
+          <t>Следующий: Аптека Тумар — 3 386 ₸ (+56 ₸)
+Исключены: Аптека MSP Астана — 3 925 ₸</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/vitaprost-tabletki-20-mg-20-sht-100973056/?c=750000000</t>
         </is>
       </c>
       <c r="F126" t="n">
         <v>48</v>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="H126" t="n">
         <v>7776</v>
       </c>
-      <c r="I126" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I126" s="3" t="n">
+        <v>10165</v>
+      </c>
+      <c r="J126" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 389 ₸</t>
         </is>
       </c>
       <c r="K126" t="n">
         <v>8445</v>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>Grande Pharm — 8 445 ₸ (−669 ₸)</t>
+          <t>Grande Pharm — 8 445 ₸ (+1 720 ₸)</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t>Следующий: Farm nomer 1 — 9 100 ₸ (+655 ₸)
-Исключены: Аптека MSP Астана — 7 776 ₸; ФАРМАКОМ — 8 892 ₸</t>
+Исключены: ФАРМАКОМ — 8 694 ₸; Аптека MSP Астана — 10 165 ₸</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-kamistad-bebi-20-g-142826425/?c=750000000</t>
         </is>
       </c>
       <c r="F127" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>68</t>
         </is>
       </c>
       <c r="H127" t="n">
         <v>3538</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>3538</v>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K127" t="n">
-        <v>3800</v>
+        <v>3853</v>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>Садыхан Астана — 3 800 ₸ (−262 ₸)</t>
+          <t>Аптека Тумар — 3 853 ₸ (−315 ₸)</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>Следующий: ДЕЖУРНАЯ АПТЕКA — 4 320 ₸ (+520 ₸)
-Исключены: Аптека MSP Астана — 3 538 ₸; ФАРМАКОМ — 4 569 ₸</t>
+          <t>Следующий: ДЕЖУРНАЯ АПТЕКA — 4 320 ₸ (+467 ₸)
+Исключены: Аптека MSP Астана — 3 538 ₸</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-tabletki-5-mg-30-sht-101145922/?c=750000000</t>
         </is>
       </c>
       <c r="F128" t="n">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>56</t>
         </is>
       </c>
       <c r="H128" t="n">
         <v>3052</v>
       </c>
-      <c r="I128" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I128" s="3" t="inlineStr"/>
+      <c r="J128" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K128" t="n">
-        <v>3500</v>
+        <v>3499</v>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>Аптека Гиппократ — 3 500 ₸ (−448 ₸)</t>
+          <t>Зерде-Фарма — 3 499 ₸</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Тумар — 3 504 ₸ (+4 ₸)
-Исключены: Аптека MSP Астана — 3 052 ₸; ФАРМАКОМ — 3 800 ₸</t>
+          <t>Следующий: Аптека Гиппократ — 3 500 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 3 715 ₸</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-10-sht-106585450/?c=750000000</t>
         </is>
       </c>
       <c r="F129" t="n">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>63</t>
         </is>
       </c>
       <c r="H129" t="n">
         <v>1372</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>1372</v>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K129" t="n">
-        <v>1869</v>
+        <v>1790</v>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>Grande Pharm — 1 869 ₸ (−497 ₸)</t>
+          <t>Ali Pharma — 1 790 ₸ (−418 ₸)</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>Следующий: ДЕЖУРНАЯ АПТЕКA — 1 870 ₸ (+1 ₸)
+          <t>Следующий: Алоэ Аптека — 1 950 ₸ (+160 ₸)
 Исключены: Аптека MSP Астана — 1 372 ₸; ФАРМАКОМ — 2 152 ₸</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-30-sht-101147777/?c=750000000</t>
         </is>
       </c>
       <c r="F130" t="n">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>111</t>
         </is>
       </c>
       <c r="H130" t="n">
         <v>3263</v>
       </c>
-      <c r="I130" s="4" t="n">
-[...4 lines deleted...]
-          <t>Внимание: не самое выгодное предложение (+133 ₸)</t>
+      <c r="I130" s="3" t="inlineStr"/>
+      <c r="J130" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K130" t="n">
-        <v>3130</v>
+        <v>3500</v>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>Садыхан Астана — 3 130 ₸ (+133 ₸)</t>
+          <t>Ali Pharma — 3 500 ₸</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Гиппократ — 3 150 ₸ (+20 ₸)
-Исключены: Аптека MSP Астана — 3 263 ₸; ФАРМАКОМ — 4 282 ₸</t>
+          <t>Следующий: Farm nomer 1 — 3 600 ₸ (+100 ₸)
+Исключены: ФАРМАКОМ — 4 282 ₸</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
         </is>
       </c>
       <c r="F131" t="n">
         <v>14</v>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="H131" t="n">
         <v>2195</v>
       </c>
-      <c r="I131" s="2" t="n">
-[...8 lines deleted...]
-        <v>2429</v>
+      <c r="I131" s="3" t="inlineStr"/>
+      <c r="J131" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
+        </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>Grande Pharm — 2 429 ₸ (−234 ₸)</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>Следующий: SALAMAT P — 2 430 ₸ (+1 ₸)
-Исключены: Аптека MSP Астана — 2 195 ₸; ФАРМАКОМ — 2 716 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/krem-nizoral-2-15-g-101333595/?c=750000000</t>
         </is>
       </c>
       <c r="F132" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34</t>
         </is>
       </c>
       <c r="H132" t="n">
         <v>3329</v>
       </c>
-      <c r="I132" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I132" s="3" t="inlineStr"/>
+      <c r="J132" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K132" t="n">
-        <v>3683</v>
+        <v>3830</v>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>Зерде-Фарма — 3 683 ₸ (−354 ₸)</t>
+          <t>Аптека Гиппократ — 3 830 ₸</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>Следующий: Ali Pharma — 3 800 ₸ (+117 ₸)
-Исключены: Аптека MSP Астана — 3 329 ₸; ФАРМАКОМ — 4 072 ₸</t>
+          <t>Следующий: Аптека Тумар — 3 833 ₸ (+3 ₸)
+Исключены: ФАРМАКОМ — 4 072 ₸</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-detskii-sirop-15-mg-5-ml-100-ml-101112520/?c=750000000</t>
         </is>
       </c>
       <c r="F133" t="n">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>77</t>
         </is>
       </c>
       <c r="H133" t="n">
         <v>1855</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>1855</v>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K133" t="n">
-        <v>2320</v>
+        <v>2319</v>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>Садыхан Астана — 2 320 ₸ (−465 ₸)</t>
+          <t>Grande Pharm — 2 319 ₸ (−464 ₸)</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>Следующий: Ali Pharma — 2 400 ₸ (+80 ₸)
+          <t>Следующий: Садыхан Астана — 2 320 ₸ (+1 ₸)
 Исключены: Аптека MSP Астана — 1 855 ₸; ФАРМАКОМ — 2 663 ₸</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-tabletki-30-mg-20-sht-100990386/?c=710000000</t>
         </is>
       </c>
       <c r="F134" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34</t>
         </is>
       </c>
       <c r="H134" t="n">
         <v>1525</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>1525</v>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K134" t="n">
-        <v>1792</v>
+        <v>1524</v>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>Садыхан Астана — 1 792 ₸ (−267 ₸)</t>
+          <t>Аптека Тумар — 1 524 ₸ (+1 ₸)</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>Следующий: SALAMAT P — 1 795 ₸ (+3 ₸)
+          <t>Следующий: Садыхан Астана — 1 792 ₸ (+268 ₸)
 Исключены: Аптека MSP Астана — 1 525 ₸; ФАРМАКОМ — 2 434 ₸</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/magne-v6-premium-tabletki-100-mg-60-sht-101326865/?c=750000000</t>
         </is>
       </c>
       <c r="F135" t="n">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>446</t>
         </is>
       </c>
       <c r="H135" t="n">
         <v>5012</v>
       </c>
-      <c r="I135" s="3" t="inlineStr"/>
+      <c r="I135" s="3" t="n">
+        <v>7935</v>
+      </c>
       <c r="J135" s="3" t="inlineStr">
         <is>
-          <t>Продавец отсутствует</t>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 923 ₸</t>
         </is>
       </c>
       <c r="K135" t="n">
-        <v>6999</v>
+        <v>7214</v>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>БИОСФЕРА — 6 999 ₸</t>
+          <t>БИОСФЕРА — 7 214 ₸ (+721 ₸)</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 7 000 ₸ (+1 ₸)
-Исключены: ФАРМАКОМ — 7 460 ₸</t>
+          <t>Следующий: SALAMAT P — 7 215 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 7 460 ₸; Аптека MSP Астана — 7 935 ₸</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/magne-v6-tabletki-48-mg-5-mg-100-sht-122125816/?c=750000000</t>
         </is>
       </c>
       <c r="F136" t="n">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H136" t="n">
         <v>5955</v>
       </c>
       <c r="I136" s="3" t="inlineStr"/>
       <c r="J136" s="3" t="inlineStr">
         <is>
           <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K136" t="n">
-        <v>6490</v>
+        <v>9521</v>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>БИОСФЕРА — 6 490 ₸</t>
+          <t>EUROPHARMA — 9 521 ₸</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Феникс ФК — 9 995 ₸ (+3 505 ₸)</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/prostenal-forte-30-tabletki-104726419/?c=750000000</t>
         </is>
       </c>
       <c r="F137" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="H137" t="n">
         <v>4177</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>4177</v>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K137" t="n">
-        <v>5650</v>
+        <v>5100</v>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>АлиС Фарм — 5 650 ₸ (−1 473 ₸)</t>
+          <t>ТОО "ELFAR (ЕЛФАР)" — 5 100 ₸ (−923 ₸)</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Тумар — 5 728 ₸ (+78 ₸)
+          <t>Следующий: Добрая Аптека — 5 280 ₸ (+180 ₸)
 Исключены: Аптека от А до Я — 4 124 ₸; Аптека MSP Астана — 4 177 ₸</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
         </is>
       </c>
       <c r="F138" t="n">
         <v>6</v>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="H138" t="n">
         <v>1353</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>1353</v>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K138" t="n">
-        <v>1682</v>
+        <v>1651</v>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 1 682 ₸ (−329 ₸)</t>
+          <t>Аптека Тумар — 1 651 ₸ (−298 ₸)</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 1 850 ₸ (+168 ₸)
+          <t>Следующий: Добрая Аптека — 1 707 ₸ (+56 ₸)
 Исключены: Аптека MSP Астана — 1 353 ₸; Аптека от А до Я — 1 442 ₸</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Астана</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Аптека MSP Астана</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
         </is>
       </c>
       <c r="F139" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>7</t>
         </is>
       </c>
       <c r="H139" t="n">
         <v>1935</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>1935</v>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K139" t="n">
-        <v>2265</v>
+        <v>2182</v>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 2 265 ₸ (−330 ₸)</t>
+          <t>Аптека Тумар — 2 182 ₸ (−247 ₸)</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 2 380 ₸ (+115 ₸)
-Исключены: Аптека MSP Астана — 1 935 ₸; ФАРМАКОМ — 2 410 ₸</t>
+          <t>Следующий: Amir &amp; D — 2 215 ₸ (+33 ₸)
+Исключены: Аптека MSP Астана — 1 935 ₸; Аптека от А до Я — 2 033 ₸</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 20 шт</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Фестал Н таблетки 212.5 мг 3х20 шт</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-3h20-sht-144630069/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F140" t="n">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>51</t>
         </is>
       </c>
       <c r="H140" t="n">
         <v>2814</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>2814</v>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 2 814 ₸</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/festal-n-tabletki-212-5-mg-20-sht-100971089/?c=750000000</t>
         </is>
       </c>
       <c r="P140" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
@@ -9944,603 +9924,599 @@
       </c>
       <c r="H141" t="n">
         <v>8560</v>
       </c>
       <c r="I141" s="3" t="n">
         <v>9582</v>
       </c>
       <c r="J141" s="3" t="inlineStr">
         <is>
           <t>ПРОБЛЕМА: наша цена выше цели на 1 022 ₸</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 9 582 ₸</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P141" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Stada ВИТРУМ ВИТАМИН С 900 МГ таблетки 2х20 шт</t>
+          <t>Stada ВИТРУМ ВИТАМИН С 900 мг таблетки 20 шт</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-2h20-sht-151649363/?c=750000000</t>
         </is>
       </c>
       <c r="F142" t="n">
         <v>1</v>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H142" t="n">
         <v>4734</v>
       </c>
-      <c r="I142" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I142" s="3" t="inlineStr"/>
+      <c r="J142" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Шымкент — 4 734 ₸; Аптека от А до Я — 4 953 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-vitamin-s-900-mg-tabletki-20-sht-109029745/?c=750000000</t>
         </is>
       </c>
       <c r="P142" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Stada Витрум юниор шипучий таблетки 2х18 шт</t>
+          <t>Stada Витрум юниор шипучий таблетки 18 шт</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-2h18-sht-151649671/</t>
+        </is>
+      </c>
+      <c r="F143" t="n">
+        <v>1</v>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="H143" t="n">
         <v>4687</v>
       </c>
-      <c r="I143" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+      <c r="I143" s="3" t="inlineStr"/>
+      <c r="J143" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Шымкент — 4 688 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-shipuchii-tabletki-18-sht-109969068/?c=750000000</t>
         </is>
       </c>
       <c r="P143" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Гель Псило-бальзам 1% 2х20 г</t>
+          <t>Гель Псило-бальзам 1% 20 г</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-2h20-g-160856273/?c=710000000</t>
         </is>
       </c>
       <c r="F144" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H144" t="n">
         <v>3634</v>
       </c>
-      <c r="I144" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I144" s="3" t="inlineStr"/>
+      <c r="J144" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Шымкент — 3 634 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-psilo-bal-zam-1-20-g-101119126/?c=750000000</t>
         </is>
       </c>
       <c r="P144" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Дульколакс Пико капли 7.5 мг/мл 30 мл</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Дульколакс Пико капли 7.5 мг/мл 2х30 мл</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-2h30-ml-156700608/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F145" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H145" t="n">
         <v>6505</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>6506</v>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 6 506 ₸</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-piko-kapli-7-5-mg-ml-30-ml-101086710/?c=750000000</t>
         </is>
       </c>
       <c r="P145" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Зодак капли 10 мг/мл 20 мл</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Зодак капли 10 мг/мл 2х20 мл</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-2h20-ml-160856234/?c=710000000</t>
         </is>
       </c>
       <c r="F146" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H146" t="n">
         <v>4784</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>4784</v>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 4 784 ₸</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-kapli-10-mg-ml-20-ml-101119108/?c=750000000</t>
         </is>
       </c>
       <c r="P146" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Камистад-Гель N 2 г 10 г</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Камистад-Гель N 2 г 2х10 г</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-2h10-g-160856175/?c=710000000</t>
         </is>
       </c>
       <c r="F147" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H147" t="n">
         <v>4823</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>4824</v>
+        <v>4823</v>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+          <t>OK</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
           <t>Нет второй цены
-Исключены: Аптека MSP Шымкент — 4 824 ₸</t>
+Исключены: Аптека MSP Шымкент — 4 823 ₸</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kamistad-gel-n-2-g-10-g-101113112/?c=750000000</t>
         </is>
       </c>
       <c r="P147" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 100 шт</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Кардиомагнил таблетки 75 мг 2х100 шт</t>
+          <t>Кардиомагнил таблетки 75 мг 100 шт</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h100-sht-154246101/</t>
         </is>
       </c>
       <c r="F148" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H148" t="n">
         <v>4541</v>
       </c>
-      <c r="I148" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+      <c r="I148" s="3" t="inlineStr"/>
+      <c r="J148" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Шымкент — 4 542 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-100-sht-101647469/?c=750000000</t>
         </is>
       </c>
       <c r="P148" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 30 шт</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Кардиомагнил таблетки 75 мг 2х30 шт</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-2h30-sht-154246479/</t>
         </is>
       </c>
       <c r="F149" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H149" t="n">
         <v>2085</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>2086</v>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 2 086 ₸</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/kardiomagnil-tabletki-75-mg-30-sht-101679440/?c=750000000</t>
         </is>
       </c>
       <c r="P149" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 4 мг 10 шт</t>
@@ -10566,121 +10542,121 @@
       </c>
       <c r="H150" t="n">
         <v>2440</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>2440</v>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 2 440 ₸</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-4-mg-10-sht-104387429/?c=750000000</t>
         </is>
       </c>
       <c r="P150" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 8 мг 10 шт</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Ксефокам таблетки 8 мг 2х10 шт</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-2h10-sht-145183388/?c=750000000</t>
         </is>
       </c>
       <c r="F151" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="H151" t="n">
         <v>3734</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>3734</v>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 3 734 ₸</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/ksefokam-tabletki-8-mg-10-sht-106086235/?c=750000000</t>
         </is>
       </c>
       <c r="P151" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Лазолван Макс капсулы 75 мг 10 шт</t>
@@ -10706,331 +10682,328 @@
       </c>
       <c r="H152" t="n">
         <v>4299</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>4300</v>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 4 300 ₸</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-maks-kapsuly-75-mg-10-sht-101076343/?c=750000000</t>
         </is>
       </c>
       <c r="P152" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Лазолван сироп 30 мг/5 мл 2х100 мл</t>
+          <t>Лазолван сироп 30 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-2h100-ml-160856134/?c=710000000</t>
         </is>
       </c>
       <c r="F153" t="n">
         <v>1</v>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="H153" t="n">
         <v>2925</v>
       </c>
-      <c r="I153" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
+      <c r="I153" s="3" t="inlineStr"/>
+      <c r="J153" s="3" t="inlineStr">
+        <is>
+          <t>Нет продавцов на карточке</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>Нет внешних офферов</t>
+          <t>Нет продавцов</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>Нет второй цены
-Исключены: Аптека MSP Шымкент — 2 926 ₸</t>
+          <t>Нет второй цены</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-sirop-30-mg-5-ml-100-ml-101100285/?c=750000000</t>
         </is>
       </c>
       <c r="P153" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Низорал шампунь 2% 60 мл</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Низорал шампунь 2% 120 мл</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/nizoral-shampun-2-2h60-ml-144630266/</t>
         </is>
       </c>
       <c r="F154" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H154" t="n">
         <v>9509</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>9510</v>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>OK (в допуске ±5 ₸, отклонение 1 ₸)</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 9 510 ₸</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/nizoral-shampun-2-60-ml-101333390/?c=750000000</t>
         </is>
       </c>
       <c r="P154" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Снуп спрей 0.05% 15 мл</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Снуп спрей 0.05% 2х15 мл</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-144631104/?utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F155" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H155" t="n">
         <v>4300</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>4300</v>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 4 300 ₸</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-05-15-ml-101113321/?c=750000000</t>
         </is>
       </c>
       <c r="P155" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Снуп спрей 0.1% 15 мл</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Снуп спрей 0.1% 2х15 мл</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-2h15-ml-156699766/?c=750000000&amp;utm_source=google&amp;utm_medium=cpc&amp;utm_campaign=shop_google_performance_max_common_new&amp;gclid=CjwKCAiA_5WvBhBAEiwAZtCU7845JvQ2s3w4TOvKdLkIw67JDmRU5D_NKfkYN61szArdjg6Nbe_jnRoCJeEQAvD_BwE</t>
         </is>
       </c>
       <c r="F156" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H156" t="n">
         <v>3308</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>3308</v>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 3 308 ₸</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/snup-sprei-0-1-15-ml-101113307/?c=750000000</t>
         </is>
       </c>
       <c r="P156" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Энтерожермина капсулы 2 млрд. спор 12 шт</t>
@@ -11056,1741 +11029,1738 @@
       </c>
       <c r="H157" t="n">
         <v>6388</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>6388</v>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Нет внешних офферов</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
           <t>Нет второй цены
 Исключены: Аптека MSP Шымкент — 6 388 ₸</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/enterozhermina-kapsuly-2-mlrd-spor-12-sht-100968045/?c=750000000</t>
         </is>
       </c>
       <c r="P157" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 30 шт</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-30-sht-109029697/?c=750000000</t>
         </is>
       </c>
       <c r="F158" t="n">
         <v>199</v>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>199</t>
         </is>
       </c>
       <c r="H158" t="n">
         <v>4002</v>
       </c>
-      <c r="I158" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I158" s="3" t="n">
+        <v>4835</v>
+      </c>
+      <c r="J158" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 833 ₸</t>
         </is>
       </c>
       <c r="K158" t="n">
-        <v>4600</v>
+        <v>4689</v>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>ТОО "ELFAR (ЕЛФАР)" — 4 600 ₸ (−598 ₸)</t>
+          <t>АлиС Фарм — 4 689 ₸ (+146 ₸)</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 4 611 ₸ (+11 ₸)
-Исключены: Аптека MSP Шымкент — 4 002 ₸; Аптека от А до Я — 4 120 ₸</t>
+          <t>Следующий: ТОО ФАРМ-CENTRE — 4 690 ₸ (+1 ₸)
+Исключены: Аптека MSP Шымкент — 4 835 ₸; ФАРМАКОМ — 4 855 ₸</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Stada Витрум Иммунактив таблетки 60 шт</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-immunaktiv-tabletki-60-sht-110214102/?c=750000000</t>
         </is>
       </c>
       <c r="F159" t="n">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>107</t>
         </is>
       </c>
       <c r="H159" t="n">
         <v>6763</v>
       </c>
-      <c r="I159" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I159" s="3" t="inlineStr"/>
+      <c r="J159" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K159" t="n">
-        <v>8100</v>
+        <v>8154</v>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>Панацея-НС — 8 100 ₸ (−1 337 ₸)</t>
+          <t>Добрая Аптека — 8 154 ₸</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 8 180 ₸ (+80 ₸)
-Исключены: Аптека MSP Шымкент — 6 763 ₸; Аптека от А до Я — 6 825 ₸</t>
+          <t>Следующий: Зерде-Фарма — 8 155 ₸ (+1 ₸)</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Stada Витрум Энерджи таблетки 30 шт</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-enerdzhi-tabletki-30-sht-109029739/?c=750000000</t>
         </is>
       </c>
       <c r="F160" t="n">
         <v>78</v>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="H160" t="n">
         <v>3787</v>
       </c>
-      <c r="I160" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I160" s="3" t="n">
+        <v>5075</v>
+      </c>
+      <c r="J160" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 288 ₸</t>
         </is>
       </c>
       <c r="K160" t="n">
-        <v>4685</v>
+        <v>4889</v>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>Family pharm — 4 685 ₸ (−898 ₸)</t>
+          <t>Добрая Аптека — 4 889 ₸ (+186 ₸)</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 4 860 ₸ (+175 ₸)
-Исключены: Аптека MSP Шымкент — 3 787 ₸; Аптека от А до Я — 3 926 ₸</t>
+          <t>Следующий: Аптечный Дом — 4 895 ₸ (+6 ₸)
+Исключены: Аптека MSP Шымкент — 5 075 ₸; ФАРМАКОМ — 5 127 ₸</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>STADA Витрум Юниор мармеладки со вкусом черной смородины 60 шт</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/stada-vitrum-junior-marmelad-zhevatel-nyi-so-vkusom-chernoi-smorodiny-pastilki-60-sht-110214154/?c=750000000</t>
         </is>
       </c>
       <c r="F161" t="n">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>124</t>
         </is>
       </c>
       <c r="H161" t="n">
         <v>5601</v>
       </c>
-      <c r="I161" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I161" s="3" t="inlineStr"/>
+      <c r="J161" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K161" t="n">
-        <v>7365</v>
+        <v>7379</v>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>Raus Pharm — 7 365 ₸ (−1 764 ₸)</t>
+          <t>Добрая Аптека — 7 379 ₸</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>Следующий: АлиС Фарм — 7 425 ₸ (+60 ₸)
-Исключены: Аптека MSP Шымкент — 5 601 ₸; Аптека от А до Я — 5 971 ₸</t>
+          <t>Следующий: АлиС Фарм — 7 425 ₸ (+46 ₸)
+Исключены: ФАРМАКОМ — 7 442 ₸</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Аквалор Актив Форте спрей 150 мл 1 шт</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-aktiv-forte-sprei-150-ml-1-sht-132806267/?c=750000000</t>
         </is>
       </c>
       <c r="F162" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>55</t>
         </is>
       </c>
       <c r="H162" t="n">
         <v>3509</v>
       </c>
       <c r="I162" s="3" t="n">
-        <v>2195</v>
+        <v>4300</v>
       </c>
       <c r="J162" s="3" t="inlineStr">
         <is>
-          <t>ПРОБЛЕМА: наша цена ниже цели на 1 314 ₸</t>
+          <t>ПРОБЛЕМА: наша цена выше цели на 791 ₸</t>
         </is>
       </c>
       <c r="K162" t="n">
-        <v>4299</v>
+        <v>4122</v>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>Raus Pharm — 4 299 ₸ (−2 104 ₸)</t>
+          <t>Raus Pharm — 4 122 ₸ (+178 ₸)</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>Следующий: Darihana83 — 4 505 ₸ (+206 ₸)
-Исключены: Аптека MSP Шымкент — 2 195 ₸; ФАРМАКОМ — 3 916 ₸</t>
+          <t>Следующий: Darihana83 — 4 505 ₸ (+383 ₸)
+Исключены: Аптека MSP Шымкент — 4 300 ₸; ФАРМАКОМ — 4 451 ₸</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Аквалор Беби капли 8-11 г/л 15 мл</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-bebi-kapli-8-11-g-l-15-ml-101111565/?c=750000000</t>
         </is>
       </c>
       <c r="F163" t="n">
         <v>64</v>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="H163" t="n">
         <v>1869</v>
       </c>
-      <c r="I163" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I163" s="3" t="n">
+        <v>2290</v>
+      </c>
+      <c r="J163" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 421 ₸</t>
         </is>
       </c>
       <c r="K163" t="n">
-        <v>2500</v>
+        <v>2266</v>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>Darihana83 — 2 500 ₸ (−631 ₸)</t>
+          <t>MEDEL — 2 266 ₸ (+24 ₸)</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>Следующий: БИОСФЕРА — 2 514 ₸ (+14 ₸)
-Исключены: Аптека MSP Шымкент — 1 869 ₸; ФАРМАКОМ — 2 066 ₸</t>
+          <t>Следующий: EUROPHARMA — 3 020 ₸ (+754 ₸)
+Исключены: Аптека MSP Шымкент — 2 290 ₸; ФАРМАКОМ — 2 347 ₸</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Аквалор Беби спрей 8-11 г/л 125 мл</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-bebi-sprei-8-11-g-l-125-ml-101111603/?c=750000000</t>
         </is>
       </c>
       <c r="F164" t="n">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>99</t>
         </is>
       </c>
       <c r="H164" t="n">
         <v>3031</v>
       </c>
-      <c r="I164" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I164" s="3" t="n">
+        <v>4245</v>
+      </c>
+      <c r="J164" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 214 ₸</t>
         </is>
       </c>
       <c r="K164" t="n">
-        <v>4355</v>
+        <v>4249</v>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>Darihana83 — 4 355 ₸ (−1 324 ₸)</t>
+          <t>Raus Pharm — 4 249 ₸ (−4 ₸)</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 4 389 ₸ (+34 ₸)
-Исключены: Аптека MSP Шымкент — 3 031 ₸; ФАРМАКОМ — 4 002 ₸</t>
+          <t>Следующий: Darihana83 — 4 355 ₸ (+106 ₸)
+Исключены: Аптека MSP Шымкент — 4 245 ₸; ФАРМАКОМ — 4 548 ₸</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Аквалор горло мини спрей 70-77 мл 50 мл</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-gorlo-mini-sprei-70-77-ml-50-ml-101112166/?c=750000000</t>
         </is>
       </c>
       <c r="F165" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>45</t>
         </is>
       </c>
       <c r="H165" t="n">
         <v>2804</v>
       </c>
-      <c r="I165" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I165" s="3" t="n">
+        <v>3665</v>
+      </c>
+      <c r="J165" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 861 ₸</t>
         </is>
       </c>
       <c r="K165" t="n">
-        <v>3664</v>
+        <v>3572</v>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>Raus Pharm — 3 664 ₸ (−860 ₸)</t>
+          <t>Raus Pharm — 3 572 ₸ (+93 ₸)</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>Следующий: БИОСФЕРА — 3 767 ₸ (+103 ₸)
-Исключены: Аптека MSP Шымкент — 2 804 ₸; ФАРМАКОМ — 3 338 ₸</t>
+          <t>Следующий: Darihana83 — 3 663 ₸ (+91 ₸)
+Исключены: Аптека MSP Шымкент — 3 665 ₸; ФАРМАКОМ — 3 793 ₸</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Аквалор горло спрей 0.025% 125 мл</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-gorlo-sprei-0-025-125-ml-101111519/?c=750000000</t>
         </is>
       </c>
       <c r="F166" t="n">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>138</t>
         </is>
       </c>
       <c r="H166" t="n">
         <v>2942</v>
       </c>
-      <c r="I166" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I166" s="3" t="n">
+        <v>4120</v>
+      </c>
+      <c r="J166" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 178 ₸</t>
         </is>
       </c>
       <c r="K166" t="n">
-        <v>4130</v>
+        <v>4107</v>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>Darihana83 — 4 130 ₸ (−1 188 ₸)</t>
+          <t>БИОСФЕРА — 4 107 ₸ (+13 ₸)</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>Следующий: БИОСФЕРА — 4 261 ₸ (+131 ₸)
-Исключены: Аптека MSP Шымкент — 2 942 ₸; ФАРМАКОМ — 3 592 ₸</t>
+          <t>Следующий: Raus Pharm — 4 108 ₸ (+1 ₸)
+Исключены: ФАРМАКОМ — 4 109 ₸; Аптека MSP Шымкент — 4 120 ₸</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Аквалор Софт мини спрей 30-33 мл 50 мл</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-soft-mini-sprei-30-33-ml-50-ml-101113223/?c=750000000</t>
         </is>
       </c>
       <c r="F167" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>22</t>
         </is>
       </c>
       <c r="H167" t="n">
         <v>2381</v>
       </c>
       <c r="I167" s="3" t="n">
-        <v>2774</v>
+        <v>3335</v>
       </c>
       <c r="J167" s="3" t="inlineStr">
         <is>
-          <t>ПРОБЛЕМА: наша цена выше цели на 393 ₸</t>
+          <t>ПРОБЛЕМА: наша цена выше цели на 954 ₸</t>
         </is>
       </c>
       <c r="K167" t="n">
-        <v>3240</v>
+        <v>3032</v>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>Raus Pharm — 3 240 ₸ (−466 ₸)</t>
+          <t>Зерде-Фарма — 3 032 ₸ (+303 ₸)</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>Следующий: БИОСФЕРА — 3 429 ₸ (+189 ₸)
-Исключены: Аптека MSP Шымкент — 2 774 ₸; ФАРМАКОМ — 2 852 ₸</t>
+          <t>Следующий: Raus Pharm — 3 196 ₸ (+164 ₸)
+Исключены: ФАРМАКОМ — 3 241 ₸; Аптека MSP Шымкент — 3 335 ₸</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Аквалор Софт спрей 125 мл</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-soft-sprei-125-ml-101112475/?c=750000000</t>
         </is>
       </c>
       <c r="F168" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>65</t>
         </is>
       </c>
       <c r="H168" t="n">
         <v>3010</v>
       </c>
-      <c r="I168" s="3" t="inlineStr"/>
+      <c r="I168" s="3" t="n">
+        <v>4215</v>
+      </c>
       <c r="J168" s="3" t="inlineStr">
         <is>
-          <t>Нет продавцов на карточке</t>
-        </is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 205 ₸</t>
+        </is>
+      </c>
+      <c r="K168" t="n">
+        <v>4123</v>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>Нет продавцов</t>
+          <t>Зерде-Фарма — 4 123 ₸ (+92 ₸)</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>Нет второй цены</t>
+          <t>Следующий: Raus Pharm — 4 370 ₸ (+247 ₸)
+Исключены: Аптека MSP Шымкент — 4 215 ₸; ФАРМАКОМ — 4 519 ₸</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Аквалор Экстра Форте спрей 70-77 мл 125 мл</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/akvalor-ekstra-forte-sprei-70-77-ml-125-ml-103525085/?c=750000000</t>
         </is>
       </c>
       <c r="F169" t="n">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H169" t="n">
         <v>2774</v>
       </c>
       <c r="I169" s="3" t="n">
-        <v>3875</v>
+        <v>3925</v>
       </c>
       <c r="J169" s="3" t="inlineStr">
         <is>
-          <t>ПРОБЛЕМА: наша цена выше цели на 1 101 ₸</t>
+          <t>ПРОБЛЕМА: наша цена выше цели на 1 151 ₸</t>
         </is>
       </c>
       <c r="K169" t="n">
-        <v>3874</v>
+        <v>3923</v>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>Raus Pharm — 3 874 ₸ (+1 ₸)</t>
+          <t>БИОСФЕРА — 3 923 ₸ (+2 ₸)</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>Следующий: Darihana83 — 3 965 ₸ (+91 ₸)
-Исключены: ФАРМАКОМ — 3 873 ₸; Аптека MSP Шымкент — 3 875 ₸</t>
+          <t>Следующий: Raus Pharm — 3 924 ₸ (+1 ₸)
+Исключены: Аптека MSP Шымкент — 3 925 ₸; ФАРМАКОМ — 4 013 ₸</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Витапрост таблетки 20 мг 20 шт</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/vitaprost-tabletki-20-mg-20-sht-100973056/?c=750000000</t>
         </is>
       </c>
       <c r="F170" t="n">
         <v>48</v>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="H170" t="n">
         <v>7776</v>
       </c>
-      <c r="I170" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I170" s="3" t="n">
+        <v>10165</v>
+      </c>
+      <c r="J170" s="3" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМА: наша цена выше цели на 2 389 ₸</t>
         </is>
       </c>
       <c r="K170" t="n">
-        <v>9095</v>
+        <v>9477</v>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>MEDEL — 9 095 ₸ (−1 319 ₸)</t>
+          <t>MEDEL — 9 477 ₸ (+688 ₸)</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>Следующий: Darihana83 — 9 560 ₸ (+465 ₸)
-Исключены: Аптека MSP Шымкент — 7 776 ₸; ФАРМАКОМ — 8 604 ₸</t>
+          <t>Следующий: Darihana83 — 9 560 ₸ (+83 ₸)
+Исключены: ФАРМАКОМ — 8 989 ₸; Аптека MSP Шымкент — 10 165 ₸</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Гель Камистад Бэби 20 г</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/gel-kamistad-bebi-20-g-142826425/?c=750000000</t>
         </is>
       </c>
       <c r="F171" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>68</t>
         </is>
       </c>
       <c r="H171" t="n">
         <v>3538</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>3538</v>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K171" t="n">
         <v>4446</v>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>Raus Pharm — 4 446 ₸ (−908 ₸)</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
           <t>Следующий: Darihana83 — 4 525 ₸ (+79 ₸)
 Исключены: Аптека MSP Шымкент — 3 538 ₸; ФАРМАКОМ — 4 521 ₸</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Дульколакс таблетки 5 мг 30 шт</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/dul-kolaks-tabletki-5-mg-30-sht-101145922/?c=750000000</t>
         </is>
       </c>
       <c r="F172" t="n">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>56</t>
         </is>
       </c>
       <c r="H172" t="n">
         <v>3052</v>
       </c>
-      <c r="I172" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I172" s="3" t="inlineStr"/>
+      <c r="J172" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K172" t="n">
-        <v>3989</v>
+        <v>3948</v>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>Raus Pharm — 3 989 ₸ (−937 ₸)</t>
+          <t>Raus Pharm — 3 948 ₸</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>Следующий: Darihana83 — 3 995 ₸ (+6 ₸)
-Исключены: Аптека MSP Шымкент — 3 052 ₸; ФАРМАКОМ — 3 717 ₸</t>
+          <t>Следующий: Darihana83 — 4 250 ₸ (+302 ₸)
+Исключены: ФАРМАКОМ — 3 947 ₸</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 10 шт</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-10-sht-106585450/?c=750000000</t>
         </is>
       </c>
       <c r="F173" t="n">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>63</t>
         </is>
       </c>
       <c r="H173" t="n">
         <v>1372</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>1372</v>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K173" t="n">
         <v>1483</v>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>Raus Pharm — 1 483 ₸ (−111 ₸)</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
           <t>Следующий: Darihana83 — 1 775 ₸ (+292 ₸)
-Исключены: Аптека MSP Шымкент — 1 372 ₸; ФАРМАКОМ — 1 778 ₸</t>
+Исключены: Аптека MSP Шымкент — 1 372 ₸; ФАРМАКОМ — 1 633 ₸</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Зодак таблетки 10 мг 30 шт</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/zodak-tabletki-10-mg-30-sht-101147777/?c=750000000</t>
         </is>
       </c>
       <c r="F174" t="n">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>111</t>
         </is>
       </c>
       <c r="H174" t="n">
         <v>3263</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>3263</v>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K174" t="n">
         <v>3322</v>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>Raus Pharm — 3 322 ₸ (−59 ₸)</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
           <t>Следующий: Darihana83 — 4 220 ₸ (+898 ₸)
 Исключены: Аптека MSP Шымкент — 3 263 ₸; ФАРМАКОМ — 4 389 ₸</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Колдрекс КолдРем стик-пакетик №12 гранулы 400 мг 12 шт</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/koldreks-koldrem-stik-paketik-12-granuly-400-mg-12-sht-144814777/?c=750000000</t>
         </is>
       </c>
       <c r="F175" t="n">
         <v>14</v>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="H175" t="n">
         <v>2195</v>
       </c>
-      <c r="I175" s="3" t="n">
-[...4 lines deleted...]
-          <t>ПРОБЛЕМА: наша цена выше цели на 495 ₸</t>
+      <c r="I175" s="2" t="n">
+        <v>2195</v>
+      </c>
+      <c r="J175" s="2" t="inlineStr">
+        <is>
+          <t>OK</t>
         </is>
       </c>
       <c r="K175" t="n">
         <v>2421</v>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>Raus Pharm — 2 421 ₸ (+269 ₸)</t>
+          <t>Raus Pharm — 2 421 ₸ (−226 ₸)</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
           <t>Следующий: Darihana83 — 2 555 ₸ (+134 ₸)
-Исключены: Аптека MSP Шымкент — 2 690 ₸; ФАРМАКОМ — 2 795 ₸</t>
+Исключены: Аптека MSP Шымкент — 2 195 ₸; ФАРМАКОМ — 2 709 ₸</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Крем Низорал 2% 15 г</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/krem-nizoral-2-15-g-101333595/?c=750000000</t>
         </is>
       </c>
       <c r="F176" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34</t>
         </is>
       </c>
       <c r="H176" t="n">
         <v>3329</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>3329</v>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K176" t="n">
-        <v>3683</v>
+        <v>3324</v>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>Зерде-Фарма — 3 683 ₸ (−354 ₸)</t>
+          <t>Зерде-Фарма — 3 324 ₸ (+5 ₸)</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>Следующий: Raus Pharm — 3 712 ₸ (+29 ₸)
+          <t>Следующий: Raus Pharm — 3 712 ₸ (+388 ₸)
 Исключены: Аптека MSP Шымкент — 3 329 ₸; ФАРМАКОМ — 3 885 ₸</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Лазолван Детский сироп 15 мг/5 мл 100 мл</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-detskii-sirop-15-mg-5-ml-100-ml-101112520/?c=750000000</t>
         </is>
       </c>
       <c r="F177" t="n">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>77</t>
         </is>
       </c>
       <c r="H177" t="n">
         <v>1855</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>1855</v>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K177" t="n">
         <v>2446</v>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>Raus Pharm — 2 446 ₸ (−591 ₸)</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
           <t>Следующий: Darihana83 — 2 580 ₸ (+134 ₸)
 Исключены: Аптека MSP Шымкент — 1 855 ₸; ФАРМАКОМ — 2 601 ₸</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Лазолван таблетки 30 мг 20 шт</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/lazolvan-tabletki-30-mg-20-sht-100990386/?c=710000000</t>
         </is>
       </c>
       <c r="F178" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34</t>
         </is>
       </c>
       <c r="H178" t="n">
         <v>1525</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>1525</v>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K178" t="n">
-        <v>2295</v>
+        <v>2269</v>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>Darihana83 — 2 295 ₸ (−770 ₸)</t>
+          <t>Raus Pharm — 2 269 ₸ (−744 ₸)</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>Следующий: БИОСФЕРА — 2 391 ₸ (+96 ₸)
+          <t>Следующий: Darihana83 — 2 295 ₸ (+26 ₸)
 Исключены: Аптека MSP Шымкент — 1 525 ₸; ФАРМАКОМ — 2 378 ₸</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Магне В6 Премиум таблетки 100 мг 60 шт</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/magne-v6-premium-tabletki-100-mg-60-sht-101326865/?c=750000000</t>
         </is>
       </c>
       <c r="F179" t="n">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>446</t>
         </is>
       </c>
       <c r="H179" t="n">
         <v>5012</v>
       </c>
-      <c r="I179" s="2" t="n">
-[...4 lines deleted...]
-          <t>OK</t>
+      <c r="I179" s="3" t="inlineStr"/>
+      <c r="J179" s="3" t="inlineStr">
+        <is>
+          <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K179" t="n">
         <v>5909</v>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>Raus Pharm — 5 909 ₸ (−897 ₸)</t>
+          <t>Raus Pharm — 5 909 ₸</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>Следующий: БИОСФЕРА — 7 137 ₸ (+1 228 ₸)
-Исключены: Аптека MSP Шымкент — 5 012 ₸; ФАРМАКОМ — 7 137 ₸</t>
+          <t>Следующий: Darihana83 — 7 135 ₸ (+1 226 ₸)
+Исключены: ФАРМАКОМ — 7 137 ₸</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Магне В6 таблетки 48 мг&amp;#43;5 мг 100 шт</t>
+          <t>Магне В6 таблетки 48 мг+5 мг 100 шт</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/magne-v6-tabletki-48-mg-5-mg-100-sht-122125816/?c=750000000</t>
         </is>
       </c>
       <c r="F180" t="n">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H180" t="n">
         <v>5955</v>
       </c>
       <c r="I180" s="3" t="inlineStr"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
           <t>Продавец отсутствует</t>
         </is>
       </c>
       <c r="K180" t="n">
-        <v>7150</v>
+        <v>9230</v>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>БИОСФЕРА — 7 150 ₸</t>
+          <t>Darihana83 — 9 230 ₸</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>Следующий: EUROPHARMA — 10 180 ₸ (+3 030 ₸)
+          <t>Следующий: EUROPHARMA — 10 180 ₸ (+950 ₸)
 Исключены: ФАРМАКОМ — 9 421 ₸</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Простенал Форте №30 таблетки</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/prostenal-forte-30-tabletki-104726419/?c=750000000</t>
         </is>
       </c>
       <c r="F181" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="H181" t="n">
         <v>4177</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>4177</v>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K181" t="n">
-        <v>5650</v>
+        <v>5100</v>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>АлиС Фарм — 5 650 ₸ (−1 473 ₸)</t>
+          <t>ТОО "ELFAR (ЕЛФАР)" — 5 100 ₸ (−923 ₸)</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>Следующий: Аптека Тумар — 5 728 ₸ (+78 ₸)
+          <t>Следующий: Добрая Аптека — 5 280 ₸ (+180 ₸)
 Исключены: Аптека от А до Я — 4 124 ₸; Аптека MSP Шымкент — 4 177 ₸</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 15 шт</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-15-sht-148878346/?c=750000000</t>
         </is>
       </c>
       <c r="F182" t="n">
         <v>6</v>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="H182" t="n">
         <v>1353</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>1353</v>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K182" t="n">
-        <v>1682</v>
+        <v>1651</v>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 1 682 ₸ (−329 ₸)</t>
+          <t>Аптека Тумар — 1 651 ₸ (−298 ₸)</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 1 850 ₸ (+168 ₸)
+          <t>Следующий: Добрая Аптека — 1 707 ₸ (+56 ₸)
 Исключены: Аптека MSP Шымкент — 1 353 ₸; Аптека от А до Я — 1 442 ₸</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Шымкент</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Аптека MSP Шымкент</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Синулан Дуо Форте таблетки 30 шт</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>https://kaspi.kz/shop/p/sinulan-duo-forte-tabletki-30-sht-149064796/</t>
         </is>
       </c>
       <c r="F183" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>7</t>
         </is>
       </c>
       <c r="H183" t="n">
         <v>1935</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>1935</v>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="K183" t="n">
-        <v>2265</v>
+        <v>2182</v>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>Amir &amp; D — 2 265 ₸ (−330 ₸)</t>
+          <t>Аптека Тумар — 2 182 ₸ (−247 ₸)</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>Следующий: Farm nomer 1 — 2 380 ₸ (+115 ₸)
-Исключены: Аптека MSP Шымкент — 1 935 ₸; ФАРМАКОМ — 2 268 ₸</t>
+          <t>Следующий: Amir &amp; D — 2 215 ₸ (+33 ₸)
+Исключены: Аптека MSP Шымкент — 1 935 ₸; Аптека от А до Я — 2 033 ₸</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>30.04.2026 01:18</t>
+          <t>17.05.2026 06:58</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>